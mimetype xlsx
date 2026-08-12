--- v0 (2026-04-17)
+++ v1 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1813">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1812">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nama Rumah Sakit</t>
   </si>
   <si>
     <t>Provinsi</t>
   </si>
   <si>
     <t>Kab/Kota</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>Telepon</t>
   </si>
   <si>
     <t>Pemilik</t>
   </si>
   <si>
@@ -200,51 +200,51 @@
   <si>
     <t>RS Umum Daerah Cabangbungin</t>
   </si>
   <si>
     <t>Bekasi</t>
   </si>
   <si>
     <t>Jl. Kp. Bojong</t>
   </si>
   <si>
     <t>WA 085888151889</t>
   </si>
   <si>
     <t>dr. Hj. ERNI HERDIANI, M.H.,MARS</t>
   </si>
   <si>
     <t>RS Umum Rajawali</t>
   </si>
   <si>
     <t>Kota Bandung</t>
   </si>
   <si>
     <t>Bandung Raya</t>
   </si>
   <si>
-    <t>Jl. Rajawali Barat No.38, Maleber, Kec. Andir, Kota Bandung, Jawa Barat 40184</t>
+    <t>Jl. Rajawali No.38</t>
   </si>
   <si>
     <t>(022)6011913</t>
   </si>
   <si>
     <t>Organisasi Sosial</t>
   </si>
   <si>
     <t>dr. Budi Yanto, MARS</t>
   </si>
   <si>
     <t>RS Primaya Depok</t>
   </si>
   <si>
     <t>Jl. H. Dimun Raya</t>
   </si>
   <si>
     <t>085174248008</t>
   </si>
   <si>
     <t>dr. Hanny Merliana,MARS</t>
   </si>
   <si>
     <t>RS Sentra Medika Hospital Cikarang</t>
   </si>
@@ -3300,53 +3300,50 @@
     <t>Jl. Suroso Nomor 21</t>
   </si>
   <si>
     <t>0263 285 299</t>
   </si>
   <si>
     <t>dr. Deni Nugraha, Sp. An-TI</t>
   </si>
   <si>
     <t>RS Ibu dan Anak Kartini</t>
   </si>
   <si>
     <t>Jl. Letkol GA Manulang No. 46 Padalarang Bandung Barat</t>
   </si>
   <si>
     <t>022-63205026</t>
   </si>
   <si>
     <t>dr. Marsel Risandi, MMRS</t>
   </si>
   <si>
     <t>RS AMC</t>
   </si>
   <si>
     <t>Jalan Raya Cileunyi Nomor 01</t>
-  </si>
-[...1 lines deleted...]
-    <t>085723802201</t>
   </si>
   <si>
     <t>dr. M. Rizky Marwan, M.M.</t>
   </si>
   <si>
     <t>RS Umum Daerah Banjar</t>
   </si>
   <si>
     <t>Jl. Rumah Sakit No. 5</t>
   </si>
   <si>
     <t>0265-741032</t>
   </si>
   <si>
     <t>drg. Eka Lina Liandari, M.MRS</t>
   </si>
   <si>
     <t>RS Cahaya Medika</t>
   </si>
   <si>
     <t>Jln. Jejalen Jaya Kampung Kebon No. 47</t>
   </si>
   <si>
     <t>021-22137302</t>
   </si>
@@ -17999,8433 +17996,8430 @@
         <v>908</v>
       </c>
       <c r="O259" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
         <v>272</v>
       </c>
       <c r="B260" t="s">
         <v>1094</v>
       </c>
       <c r="C260" t="s">
         <v>16</v>
       </c>
       <c r="D260" t="s">
         <v>109</v>
       </c>
       <c r="E260" t="s">
         <v>61</v>
       </c>
       <c r="F260" t="s">
         <v>1095</v>
       </c>
-      <c r="G260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H260" t="s">
         <v>21</v>
       </c>
       <c r="I260" t="s">
         <v>22</v>
       </c>
       <c r="J260" t="s">
         <v>23</v>
       </c>
       <c r="K260" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="L260" t="s">
         <v>25</v>
       </c>
       <c r="M260">
         <v>9859</v>
       </c>
       <c r="N260">
         <v>10106</v>
       </c>
       <c r="O260" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
         <v>273</v>
       </c>
       <c r="B261" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="C261" t="s">
         <v>16</v>
       </c>
       <c r="D261" t="s">
         <v>33</v>
       </c>
       <c r="E261" t="s">
         <v>34</v>
       </c>
       <c r="F261" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G261" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="H261" t="s">
         <v>153</v>
       </c>
       <c r="I261" t="s">
         <v>52</v>
       </c>
       <c r="J261" t="s">
         <v>23</v>
       </c>
       <c r="K261" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="L261" t="s">
         <v>46</v>
       </c>
       <c r="M261">
         <v>19609</v>
       </c>
       <c r="N261">
         <v>18726</v>
       </c>
       <c r="O261" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
         <v>274</v>
       </c>
       <c r="B262" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="C262" t="s">
         <v>16</v>
       </c>
       <c r="D262" t="s">
         <v>55</v>
       </c>
       <c r="E262" t="s">
         <v>18</v>
       </c>
       <c r="F262" t="s">
+        <v>1102</v>
+      </c>
+      <c r="G262" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="H262" t="s">
         <v>21</v>
       </c>
       <c r="I262" t="s">
         <v>37</v>
       </c>
       <c r="J262" t="s">
         <v>23</v>
       </c>
       <c r="K262" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="L262" t="s">
         <v>25</v>
       </c>
       <c r="M262">
         <v>3000</v>
       </c>
       <c r="N262">
         <v>1500</v>
       </c>
       <c r="O262" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
         <v>275</v>
       </c>
       <c r="B263" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="C263" t="s">
         <v>16</v>
       </c>
       <c r="D263" t="s">
         <v>150</v>
       </c>
       <c r="E263" t="s">
         <v>85</v>
       </c>
       <c r="F263" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G263" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="H263" t="s">
         <v>253</v>
       </c>
       <c r="I263" t="s">
         <v>52</v>
       </c>
       <c r="J263" t="s">
         <v>23</v>
       </c>
       <c r="K263" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="L263" t="s">
         <v>328</v>
       </c>
       <c r="M263">
         <v>39530</v>
       </c>
       <c r="N263">
         <v>14000</v>
       </c>
       <c r="O263" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
         <v>276</v>
       </c>
       <c r="B264" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="C264" t="s">
         <v>16</v>
       </c>
       <c r="D264" t="s">
         <v>60</v>
       </c>
       <c r="E264" t="s">
         <v>61</v>
       </c>
       <c r="F264" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G264" t="s">
         <v>1111</v>
       </c>
-      <c r="G264" t="s">
+      <c r="H264" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
       <c r="I264" t="s">
         <v>22</v>
       </c>
       <c r="J264" t="s">
         <v>23</v>
       </c>
       <c r="K264" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="L264" t="s">
         <v>25</v>
       </c>
       <c r="M264">
         <v>18942</v>
       </c>
       <c r="N264">
         <v>4458</v>
       </c>
       <c r="O264" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
         <v>277</v>
       </c>
       <c r="B265" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="C265" t="s">
         <v>16</v>
       </c>
       <c r="D265" t="s">
         <v>199</v>
       </c>
       <c r="E265" t="s">
         <v>18</v>
       </c>
       <c r="F265" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G265" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="H265" t="s">
         <v>21</v>
       </c>
       <c r="I265" t="s">
         <v>22</v>
       </c>
       <c r="J265" t="s">
         <v>23</v>
       </c>
       <c r="K265" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="L265" t="s">
         <v>25</v>
       </c>
       <c r="M265">
         <v>5325</v>
       </c>
       <c r="N265">
         <v>240834</v>
       </c>
       <c r="O265" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
         <v>278</v>
       </c>
       <c r="B266" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="C266" t="s">
         <v>16</v>
       </c>
       <c r="D266" t="s">
         <v>48</v>
       </c>
       <c r="E266" t="s">
         <v>41</v>
       </c>
       <c r="F266" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G266" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
       <c r="H266" t="s">
         <v>51</v>
       </c>
       <c r="I266" t="s">
         <v>22</v>
       </c>
       <c r="J266" t="s">
         <v>23</v>
       </c>
       <c r="K266" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="L266" t="s">
         <v>25</v>
       </c>
       <c r="M266">
         <v>3362</v>
       </c>
       <c r="N266">
         <v>6510</v>
       </c>
       <c r="O266" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
         <v>279</v>
       </c>
       <c r="B267" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="C267" t="s">
         <v>16</v>
       </c>
       <c r="D267" t="s">
         <v>60</v>
       </c>
       <c r="E267" t="s">
         <v>61</v>
       </c>
       <c r="F267" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G267" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
       <c r="H267" t="s">
         <v>51</v>
       </c>
       <c r="I267" t="s">
         <v>170</v>
       </c>
       <c r="J267" t="s">
         <v>23</v>
       </c>
       <c r="K267" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="L267" t="s">
         <v>25</v>
       </c>
       <c r="M267">
         <v>17695</v>
       </c>
       <c r="N267">
         <v>44000</v>
       </c>
       <c r="O267" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
         <v>280</v>
       </c>
       <c r="B268" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="C268" t="s">
         <v>16</v>
       </c>
       <c r="D268" t="s">
         <v>55</v>
       </c>
       <c r="E268" t="s">
         <v>18</v>
       </c>
       <c r="F268" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G268" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="H268" t="s">
         <v>51</v>
       </c>
       <c r="I268" t="s">
         <v>22</v>
       </c>
       <c r="J268" t="s">
         <v>23</v>
       </c>
       <c r="K268" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="L268" t="s">
         <v>25</v>
       </c>
       <c r="M268">
         <v>5000</v>
       </c>
       <c r="N268">
         <v>3000</v>
       </c>
       <c r="O268" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
         <v>281</v>
       </c>
       <c r="B269" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="C269" t="s">
         <v>16</v>
       </c>
       <c r="D269" t="s">
         <v>79</v>
       </c>
       <c r="E269" t="s">
         <v>41</v>
       </c>
       <c r="F269" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G269" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="H269" t="s">
         <v>51</v>
       </c>
       <c r="I269" t="s">
         <v>22</v>
       </c>
       <c r="J269" t="s">
         <v>23</v>
       </c>
       <c r="K269" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="L269" t="s">
         <v>25</v>
       </c>
       <c r="M269">
         <v>7000</v>
       </c>
       <c r="N269">
         <v>4992</v>
       </c>
       <c r="O269" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
         <v>282</v>
       </c>
       <c r="B270" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C270" t="s">
         <v>16</v>
       </c>
       <c r="D270" t="s">
         <v>181</v>
       </c>
       <c r="E270" t="s">
         <v>18</v>
       </c>
       <c r="F270" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G270" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="H270" t="s">
         <v>51</v>
       </c>
       <c r="I270" t="s">
         <v>37</v>
       </c>
       <c r="J270" t="s">
         <v>23</v>
       </c>
       <c r="K270" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="L270" t="s">
         <v>25</v>
       </c>
       <c r="M270">
         <v>6912</v>
       </c>
       <c r="N270">
         <v>4000</v>
       </c>
       <c r="O270" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
         <v>283</v>
       </c>
       <c r="B271" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="C271" t="s">
         <v>16</v>
       </c>
       <c r="D271" t="s">
         <v>114</v>
       </c>
       <c r="E271" t="s">
         <v>41</v>
       </c>
       <c r="F271" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G271" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
       <c r="H271" t="s">
         <v>153</v>
       </c>
       <c r="I271" t="s">
         <v>52</v>
       </c>
       <c r="J271" t="s">
         <v>23</v>
       </c>
       <c r="K271" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="L271" t="s">
         <v>46</v>
       </c>
       <c r="M271">
         <v>30000</v>
       </c>
       <c r="N271">
         <v>29500</v>
       </c>
       <c r="O271" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
         <v>284</v>
       </c>
       <c r="B272" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="C272" t="s">
         <v>16</v>
       </c>
       <c r="D272" t="s">
         <v>60</v>
       </c>
       <c r="E272" t="s">
         <v>61</v>
       </c>
       <c r="F272" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G272" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
       <c r="H272" t="s">
         <v>51</v>
       </c>
       <c r="I272" t="s">
         <v>22</v>
       </c>
       <c r="J272" t="s">
         <v>700</v>
       </c>
       <c r="K272" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="L272" t="s">
         <v>25</v>
       </c>
       <c r="M272">
         <v>1400</v>
       </c>
       <c r="N272">
         <v>3500</v>
       </c>
       <c r="O272" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
         <v>285</v>
       </c>
       <c r="B273" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="C273" t="s">
         <v>16</v>
       </c>
       <c r="D273" t="s">
         <v>84</v>
       </c>
       <c r="E273" t="s">
         <v>85</v>
       </c>
       <c r="F273" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="G273">
         <v>234612715</v>
       </c>
       <c r="H273" t="s">
         <v>44</v>
       </c>
       <c r="I273" t="s">
         <v>22</v>
       </c>
       <c r="J273" t="s">
         <v>23</v>
       </c>
       <c r="K273" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="L273" t="s">
         <v>46</v>
       </c>
       <c r="M273">
         <v>61414</v>
       </c>
       <c r="N273">
         <v>22041</v>
       </c>
       <c r="O273" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
         <v>286</v>
       </c>
       <c r="B274" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="C274" t="s">
         <v>16</v>
       </c>
       <c r="D274" t="s">
         <v>199</v>
       </c>
       <c r="E274" t="s">
         <v>18</v>
       </c>
       <c r="F274" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G274" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
       <c r="H274" t="s">
         <v>21</v>
       </c>
       <c r="I274" t="s">
         <v>52</v>
       </c>
       <c r="J274" t="s">
         <v>23</v>
       </c>
       <c r="K274" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="L274" t="s">
         <v>25</v>
       </c>
       <c r="M274">
         <v>13132</v>
       </c>
       <c r="N274">
         <v>18000</v>
       </c>
       <c r="O274" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
         <v>287</v>
       </c>
       <c r="B275" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="C275" t="s">
         <v>16</v>
       </c>
       <c r="D275" t="s">
         <v>17</v>
       </c>
       <c r="E275" t="s">
         <v>18</v>
       </c>
       <c r="F275" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="G275">
         <v>88870606</v>
       </c>
       <c r="H275" t="s">
         <v>51</v>
       </c>
       <c r="I275" t="s">
         <v>22</v>
       </c>
       <c r="J275" t="s">
         <v>23</v>
       </c>
       <c r="K275" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="L275" t="s">
         <v>25</v>
       </c>
       <c r="M275">
         <v>1000</v>
       </c>
       <c r="N275">
         <v>500</v>
       </c>
       <c r="O275" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
         <v>288</v>
       </c>
       <c r="B276" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="C276" t="s">
         <v>16</v>
       </c>
       <c r="D276" t="s">
         <v>55</v>
       </c>
       <c r="E276" t="s">
         <v>18</v>
       </c>
       <c r="F276" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G276" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
       <c r="H276" t="s">
         <v>51</v>
       </c>
       <c r="I276" t="s">
         <v>22</v>
       </c>
       <c r="J276" t="s">
         <v>23</v>
       </c>
       <c r="K276" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="L276" t="s">
         <v>25</v>
       </c>
       <c r="M276">
         <v>4000</v>
       </c>
       <c r="N276">
         <v>945</v>
       </c>
       <c r="O276" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
         <v>289</v>
       </c>
       <c r="B277" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="C277" t="s">
         <v>16</v>
       </c>
       <c r="D277" t="s">
         <v>79</v>
       </c>
       <c r="E277" t="s">
         <v>41</v>
       </c>
       <c r="F277" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G277" t="s">
         <v>1162</v>
-      </c>
-[...1 lines deleted...]
-        <v>1163</v>
       </c>
       <c r="H277" t="s">
         <v>21</v>
       </c>
       <c r="I277" t="s">
         <v>22</v>
       </c>
       <c r="J277" t="s">
         <v>23</v>
       </c>
       <c r="K277" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="L277" t="s">
         <v>25</v>
       </c>
       <c r="M277">
         <v>8664</v>
       </c>
       <c r="N277">
         <v>6600</v>
       </c>
       <c r="O277" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
         <v>290</v>
       </c>
       <c r="B278" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="C278" t="s">
         <v>16</v>
       </c>
       <c r="D278" t="s">
         <v>785</v>
       </c>
       <c r="E278" t="s">
         <v>34</v>
       </c>
       <c r="F278" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G278" t="s">
         <v>1166</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167</v>
       </c>
       <c r="H278" t="s">
         <v>44</v>
       </c>
       <c r="I278" t="s">
         <v>37</v>
       </c>
       <c r="J278" t="s">
         <v>23</v>
       </c>
       <c r="K278" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="L278" t="s">
         <v>46</v>
       </c>
       <c r="M278">
         <v>16900</v>
       </c>
       <c r="N278">
         <v>1845</v>
       </c>
       <c r="O278" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
         <v>291</v>
       </c>
       <c r="B279" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="C279" t="s">
         <v>16</v>
       </c>
       <c r="D279" t="s">
         <v>114</v>
       </c>
       <c r="E279" t="s">
         <v>41</v>
       </c>
       <c r="F279" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G279" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
       <c r="H279" t="s">
         <v>51</v>
       </c>
       <c r="I279" t="s">
         <v>22</v>
       </c>
       <c r="J279" t="s">
         <v>23</v>
       </c>
       <c r="K279" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="L279" t="s">
         <v>25</v>
       </c>
       <c r="M279">
         <v>1318</v>
       </c>
       <c r="N279">
         <v>2227</v>
       </c>
       <c r="O279" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
         <v>292</v>
       </c>
       <c r="B280" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="C280" t="s">
         <v>16</v>
       </c>
       <c r="D280" t="s">
         <v>226</v>
       </c>
       <c r="E280" t="s">
         <v>85</v>
       </c>
       <c r="F280" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G280" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="H280" t="s">
         <v>51</v>
       </c>
       <c r="I280" t="s">
         <v>22</v>
       </c>
       <c r="J280" t="s">
         <v>23</v>
       </c>
       <c r="K280" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="L280" t="s">
         <v>25</v>
       </c>
       <c r="M280">
         <v>6990</v>
       </c>
       <c r="N280">
         <v>4984</v>
       </c>
       <c r="O280" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
         <v>293</v>
       </c>
       <c r="B281" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="C281" t="s">
         <v>16</v>
       </c>
       <c r="D281" t="s">
         <v>119</v>
       </c>
       <c r="E281" t="s">
         <v>85</v>
       </c>
       <c r="F281" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G281" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
       <c r="H281" t="s">
         <v>44</v>
       </c>
       <c r="I281" t="s">
         <v>52</v>
       </c>
       <c r="J281" t="s">
         <v>23</v>
       </c>
       <c r="K281" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="L281" t="s">
         <v>46</v>
       </c>
       <c r="M281">
         <v>19013</v>
       </c>
       <c r="N281">
         <v>15455</v>
       </c>
       <c r="O281" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
         <v>294</v>
       </c>
       <c r="B282" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="C282" t="s">
         <v>16</v>
       </c>
       <c r="D282" t="s">
         <v>17</v>
       </c>
       <c r="E282" t="s">
         <v>18</v>
       </c>
       <c r="F282" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G282" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="H282" t="s">
         <v>153</v>
       </c>
       <c r="I282" t="s">
         <v>37</v>
       </c>
       <c r="J282" t="s">
         <v>23</v>
       </c>
       <c r="K282" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="L282" t="s">
         <v>46</v>
       </c>
       <c r="M282">
         <v>1935</v>
       </c>
       <c r="N282">
         <v>2030</v>
       </c>
       <c r="O282" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
         <v>295</v>
       </c>
       <c r="B283" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="C283" t="s">
         <v>16</v>
       </c>
       <c r="D283" t="s">
         <v>17</v>
       </c>
       <c r="E283" t="s">
         <v>18</v>
       </c>
       <c r="F283" t="s">
+        <v>1185</v>
+      </c>
+      <c r="G283" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
       <c r="H283" t="s">
         <v>51</v>
       </c>
       <c r="I283" t="s">
         <v>22</v>
       </c>
       <c r="J283" t="s">
         <v>23</v>
       </c>
       <c r="K283" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="L283" t="s">
         <v>25</v>
       </c>
       <c r="M283">
         <v>3976</v>
       </c>
       <c r="N283">
         <v>2185</v>
       </c>
       <c r="O283" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
         <v>296</v>
       </c>
       <c r="B284" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="C284" t="s">
         <v>16</v>
       </c>
       <c r="D284" t="s">
         <v>28</v>
       </c>
       <c r="E284" t="s">
         <v>18</v>
       </c>
       <c r="F284" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G284" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
       <c r="H284" t="s">
         <v>51</v>
       </c>
       <c r="I284" t="s">
         <v>22</v>
       </c>
       <c r="J284" t="s">
         <v>23</v>
       </c>
       <c r="K284" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="L284" t="s">
         <v>25</v>
       </c>
       <c r="M284">
         <v>15613</v>
       </c>
       <c r="N284">
         <v>6298</v>
       </c>
       <c r="O284" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
         <v>297</v>
       </c>
       <c r="B285" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="C285" t="s">
         <v>16</v>
       </c>
       <c r="D285" t="s">
         <v>247</v>
       </c>
       <c r="E285" t="s">
         <v>61</v>
       </c>
       <c r="F285" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G285" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="H285" t="s">
         <v>64</v>
       </c>
       <c r="I285" t="s">
         <v>22</v>
       </c>
       <c r="J285" t="s">
         <v>23</v>
       </c>
       <c r="K285" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="L285" t="s">
         <v>25</v>
       </c>
       <c r="M285">
         <v>1970</v>
       </c>
       <c r="N285">
         <v>4140</v>
       </c>
       <c r="O285" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
         <v>298</v>
       </c>
       <c r="B286" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="C286" t="s">
         <v>16</v>
       </c>
       <c r="D286" t="s">
         <v>60</v>
       </c>
       <c r="E286" t="s">
         <v>61</v>
       </c>
       <c r="F286" t="s">
+        <v>1197</v>
+      </c>
+      <c r="G286" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
       <c r="H286" t="s">
         <v>51</v>
       </c>
       <c r="I286" t="s">
         <v>37</v>
       </c>
       <c r="J286" t="s">
         <v>23</v>
       </c>
       <c r="K286" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="L286" t="s">
         <v>25</v>
       </c>
       <c r="M286">
         <v>1480</v>
       </c>
       <c r="N286">
         <v>2144</v>
       </c>
       <c r="O286" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
         <v>299</v>
       </c>
       <c r="B287" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="C287" t="s">
         <v>16</v>
       </c>
       <c r="D287" t="s">
         <v>17</v>
       </c>
       <c r="E287" t="s">
         <v>18</v>
       </c>
       <c r="F287" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="G287">
         <v>1500247</v>
       </c>
       <c r="H287" t="s">
         <v>51</v>
       </c>
       <c r="I287" t="s">
         <v>52</v>
       </c>
       <c r="J287" t="s">
         <v>23</v>
       </c>
       <c r="K287" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="L287" t="s">
         <v>25</v>
       </c>
       <c r="M287">
         <v>5584</v>
       </c>
       <c r="N287">
         <v>16298</v>
       </c>
       <c r="O287" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
         <v>300</v>
       </c>
       <c r="B288" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="C288" t="s">
         <v>16</v>
       </c>
       <c r="D288" t="s">
         <v>150</v>
       </c>
       <c r="E288" t="s">
         <v>85</v>
       </c>
       <c r="F288" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G288" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
       <c r="H288" t="s">
         <v>51</v>
       </c>
       <c r="I288" t="s">
         <v>22</v>
       </c>
       <c r="J288" t="s">
         <v>23</v>
       </c>
       <c r="K288" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="L288" t="s">
         <v>25</v>
       </c>
       <c r="M288">
         <v>2605</v>
       </c>
       <c r="N288">
         <v>3076</v>
       </c>
       <c r="O288" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
         <v>301</v>
       </c>
       <c r="B289" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="C289" t="s">
         <v>16</v>
       </c>
       <c r="D289" t="s">
         <v>28</v>
       </c>
       <c r="E289" t="s">
         <v>18</v>
       </c>
       <c r="F289" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G289" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
       <c r="H289" t="s">
         <v>21</v>
       </c>
       <c r="I289" t="s">
         <v>22</v>
       </c>
       <c r="J289" t="s">
         <v>23</v>
       </c>
       <c r="K289" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="L289" t="s">
         <v>25</v>
       </c>
       <c r="M289">
         <v>8030</v>
       </c>
       <c r="N289">
         <v>7930</v>
       </c>
       <c r="O289" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
         <v>302</v>
       </c>
       <c r="B290" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="C290" t="s">
         <v>16</v>
       </c>
       <c r="D290" t="s">
         <v>48</v>
       </c>
       <c r="E290" t="s">
         <v>41</v>
       </c>
       <c r="F290" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G290" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
       <c r="H290" t="s">
         <v>21</v>
       </c>
       <c r="I290" t="s">
         <v>22</v>
       </c>
       <c r="J290" t="s">
         <v>23</v>
       </c>
       <c r="K290" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="L290" t="s">
         <v>25</v>
       </c>
       <c r="M290">
         <v>8609</v>
       </c>
       <c r="N290">
         <v>4316</v>
       </c>
       <c r="O290" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
         <v>303</v>
       </c>
       <c r="B291" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="C291" t="s">
         <v>16</v>
       </c>
       <c r="D291" t="s">
         <v>272</v>
       </c>
       <c r="E291" t="s">
         <v>34</v>
       </c>
       <c r="F291" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G291" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218</v>
       </c>
       <c r="H291" t="s">
         <v>51</v>
       </c>
       <c r="I291" t="s">
         <v>37</v>
       </c>
       <c r="J291" t="s">
         <v>23</v>
       </c>
       <c r="K291" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="L291" t="s">
         <v>25</v>
       </c>
       <c r="M291">
         <v>4418</v>
       </c>
       <c r="N291">
         <v>5145</v>
       </c>
       <c r="O291" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
         <v>304</v>
       </c>
       <c r="B292" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="C292" t="s">
         <v>16</v>
       </c>
       <c r="D292" t="s">
         <v>55</v>
       </c>
       <c r="E292" t="s">
         <v>18</v>
       </c>
       <c r="F292" t="s">
+        <v>1220</v>
+      </c>
+      <c r="G292" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
       <c r="H292" t="s">
         <v>64</v>
       </c>
       <c r="I292" t="s">
         <v>22</v>
       </c>
       <c r="J292" t="s">
         <v>23</v>
       </c>
       <c r="K292" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="L292" t="s">
         <v>25</v>
       </c>
       <c r="M292">
         <v>7500</v>
       </c>
       <c r="N292">
         <v>3200</v>
       </c>
       <c r="O292" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
         <v>305</v>
       </c>
       <c r="B293" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="C293" t="s">
         <v>16</v>
       </c>
       <c r="D293" t="s">
         <v>281</v>
       </c>
       <c r="E293" t="s">
         <v>41</v>
       </c>
       <c r="F293" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G293" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
       <c r="H293" t="s">
         <v>352</v>
       </c>
       <c r="I293" t="s">
         <v>22</v>
       </c>
       <c r="J293" t="s">
         <v>23</v>
       </c>
       <c r="K293" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
       <c r="L293" t="s">
         <v>46</v>
       </c>
       <c r="M293">
         <v>91780</v>
       </c>
       <c r="N293">
         <v>2216</v>
       </c>
       <c r="O293" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
         <v>306</v>
       </c>
       <c r="B294" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="C294" t="s">
         <v>16</v>
       </c>
       <c r="D294" t="s">
         <v>48</v>
       </c>
       <c r="E294" t="s">
         <v>41</v>
       </c>
       <c r="F294" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G294" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
       <c r="H294" t="s">
         <v>51</v>
       </c>
       <c r="I294" t="s">
         <v>52</v>
       </c>
       <c r="J294" t="s">
         <v>23</v>
       </c>
       <c r="K294" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="L294" t="s">
         <v>25</v>
       </c>
       <c r="M294">
         <v>7775</v>
       </c>
       <c r="N294">
         <v>40608</v>
       </c>
       <c r="O294" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
         <v>307</v>
       </c>
       <c r="B295" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="C295" t="s">
         <v>16</v>
       </c>
       <c r="D295" t="s">
         <v>28</v>
       </c>
       <c r="E295" t="s">
         <v>18</v>
       </c>
       <c r="F295" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
       <c r="G295">
         <v>403073</v>
       </c>
       <c r="H295" t="s">
         <v>51</v>
       </c>
       <c r="I295" t="s">
         <v>37</v>
       </c>
       <c r="J295" t="s">
         <v>23</v>
       </c>
       <c r="K295" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="L295" t="s">
         <v>25</v>
       </c>
       <c r="M295">
         <v>3994</v>
       </c>
       <c r="N295">
         <v>1622</v>
       </c>
       <c r="O295" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
         <v>308</v>
       </c>
       <c r="B296" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="C296" t="s">
         <v>16</v>
       </c>
       <c r="D296" t="s">
         <v>60</v>
       </c>
       <c r="E296" t="s">
         <v>61</v>
       </c>
       <c r="F296" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G296" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
       <c r="H296" t="s">
         <v>51</v>
       </c>
       <c r="I296" t="s">
         <v>52</v>
       </c>
       <c r="J296" t="s">
         <v>23</v>
       </c>
       <c r="K296" t="s">
-        <v>1238</v>
+        <v>1237</v>
       </c>
       <c r="L296" t="s">
         <v>25</v>
       </c>
       <c r="M296">
         <v>31077</v>
       </c>
       <c r="N296">
         <v>22103</v>
       </c>
       <c r="O296" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
         <v>309</v>
       </c>
       <c r="B297" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="C297" t="s">
         <v>16</v>
       </c>
       <c r="D297" t="s">
         <v>60</v>
       </c>
       <c r="E297" t="s">
         <v>61</v>
       </c>
       <c r="F297" t="s">
+        <v>1239</v>
+      </c>
+      <c r="G297" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
       <c r="H297" t="s">
         <v>51</v>
       </c>
       <c r="I297" t="s">
         <v>22</v>
       </c>
       <c r="J297" t="s">
         <v>147</v>
       </c>
       <c r="K297" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="L297" t="s">
         <v>25</v>
       </c>
       <c r="M297">
         <v>2094</v>
       </c>
       <c r="N297">
         <v>5186</v>
       </c>
       <c r="O297" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
         <v>310</v>
       </c>
       <c r="B298" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="C298" t="s">
         <v>16</v>
       </c>
       <c r="D298" t="s">
         <v>181</v>
       </c>
       <c r="E298" t="s">
         <v>18</v>
       </c>
       <c r="F298" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G298" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
       <c r="H298" t="s">
         <v>485</v>
       </c>
       <c r="I298" t="s">
         <v>22</v>
       </c>
       <c r="J298" t="s">
         <v>23</v>
       </c>
       <c r="K298" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="L298" t="s">
         <v>25</v>
       </c>
       <c r="M298">
         <v>10470</v>
       </c>
       <c r="N298">
         <v>3124</v>
       </c>
       <c r="O298" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
         <v>311</v>
       </c>
       <c r="B299" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="C299" t="s">
         <v>16</v>
       </c>
       <c r="D299" t="s">
         <v>48</v>
       </c>
       <c r="E299" t="s">
         <v>41</v>
       </c>
       <c r="F299" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G299" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
       <c r="H299" t="s">
         <v>51</v>
       </c>
       <c r="I299" t="s">
         <v>22</v>
       </c>
       <c r="J299" t="s">
         <v>23</v>
       </c>
       <c r="K299" t="s">
-        <v>1250</v>
+        <v>1249</v>
       </c>
       <c r="L299" t="s">
         <v>25</v>
       </c>
       <c r="M299">
         <v>10333</v>
       </c>
       <c r="N299">
         <v>14574</v>
       </c>
       <c r="O299" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
         <v>312</v>
       </c>
       <c r="B300" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
       <c r="C300" t="s">
         <v>16</v>
       </c>
       <c r="D300" t="s">
         <v>55</v>
       </c>
       <c r="E300" t="s">
         <v>18</v>
       </c>
       <c r="F300" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G300" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
       <c r="H300" t="s">
         <v>21</v>
       </c>
       <c r="I300" t="s">
         <v>52</v>
       </c>
       <c r="J300" t="s">
         <v>23</v>
       </c>
       <c r="K300" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="L300" t="s">
         <v>25</v>
       </c>
       <c r="M300">
         <v>11154</v>
       </c>
       <c r="N300">
         <v>11154</v>
       </c>
       <c r="O300" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
         <v>313</v>
       </c>
       <c r="B301" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
       <c r="C301" t="s">
         <v>16</v>
       </c>
       <c r="D301" t="s">
         <v>17</v>
       </c>
       <c r="E301" t="s">
         <v>18</v>
       </c>
       <c r="F301" t="s">
+        <v>1255</v>
+      </c>
+      <c r="G301" t="s">
         <v>1256</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257</v>
       </c>
       <c r="H301" t="s">
         <v>64</v>
       </c>
       <c r="I301" t="s">
         <v>22</v>
       </c>
       <c r="J301" t="s">
         <v>23</v>
       </c>
       <c r="K301" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="L301" t="s">
         <v>25</v>
       </c>
       <c r="M301">
         <v>10970</v>
       </c>
       <c r="N301">
         <v>7700</v>
       </c>
       <c r="O301" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
         <v>314</v>
       </c>
       <c r="B302" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="C302" t="s">
         <v>16</v>
       </c>
       <c r="D302" t="s">
         <v>55</v>
       </c>
       <c r="E302" t="s">
         <v>18</v>
       </c>
       <c r="F302" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G302" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="H302" t="s">
         <v>51</v>
       </c>
       <c r="I302" t="s">
         <v>22</v>
       </c>
       <c r="J302" t="s">
         <v>23</v>
       </c>
       <c r="K302" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="L302" t="s">
         <v>25</v>
       </c>
       <c r="M302">
         <v>2582</v>
       </c>
       <c r="N302">
         <v>4307</v>
       </c>
       <c r="O302" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
         <v>315</v>
       </c>
       <c r="B303" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="C303" t="s">
         <v>16</v>
       </c>
       <c r="D303" t="s">
         <v>79</v>
       </c>
       <c r="E303" t="s">
         <v>41</v>
       </c>
       <c r="F303" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G303" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
       <c r="H303" t="s">
         <v>21</v>
       </c>
       <c r="I303" t="s">
         <v>22</v>
       </c>
       <c r="J303" t="s">
         <v>23</v>
       </c>
       <c r="K303" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="L303" t="s">
         <v>25</v>
       </c>
       <c r="M303">
         <v>14925</v>
       </c>
       <c r="N303">
         <v>5335</v>
       </c>
       <c r="O303" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
         <v>316</v>
       </c>
       <c r="B304" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
       <c r="C304" t="s">
         <v>16</v>
       </c>
       <c r="D304" t="s">
         <v>226</v>
       </c>
       <c r="E304" t="s">
         <v>85</v>
       </c>
       <c r="F304" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G304" t="s">
         <v>1268</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
       <c r="H304" t="s">
         <v>21</v>
       </c>
       <c r="I304" t="s">
         <v>37</v>
       </c>
       <c r="J304" t="s">
         <v>23</v>
       </c>
       <c r="K304" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
       <c r="L304" t="s">
         <v>25</v>
       </c>
       <c r="M304">
         <v>4949</v>
       </c>
       <c r="N304">
         <v>3500</v>
       </c>
       <c r="O304" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
         <v>317</v>
       </c>
       <c r="B305" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
       <c r="C305" t="s">
         <v>16</v>
       </c>
       <c r="D305" t="s">
         <v>114</v>
       </c>
       <c r="E305" t="s">
         <v>41</v>
       </c>
       <c r="F305" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G305" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
       <c r="H305" t="s">
         <v>64</v>
       </c>
       <c r="I305" t="s">
         <v>22</v>
       </c>
       <c r="J305" t="s">
         <v>23</v>
       </c>
       <c r="K305" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
       <c r="L305" t="s">
         <v>25</v>
       </c>
       <c r="M305">
         <v>5105</v>
       </c>
       <c r="N305">
         <v>4291</v>
       </c>
       <c r="O305" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
         <v>318</v>
       </c>
       <c r="B306" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="C306" t="s">
         <v>16</v>
       </c>
       <c r="D306" t="s">
         <v>319</v>
       </c>
       <c r="E306" t="s">
         <v>85</v>
       </c>
       <c r="F306" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G306" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
       <c r="H306" t="s">
         <v>51</v>
       </c>
       <c r="I306" t="s">
         <v>22</v>
       </c>
       <c r="J306" t="s">
         <v>23</v>
       </c>
       <c r="K306" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="L306" t="s">
         <v>25</v>
       </c>
       <c r="M306">
         <v>9653</v>
       </c>
       <c r="N306">
         <v>3540</v>
       </c>
       <c r="O306" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
         <v>319</v>
       </c>
       <c r="B307" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
       <c r="C307" t="s">
         <v>16</v>
       </c>
       <c r="D307" t="s">
         <v>226</v>
       </c>
       <c r="E307" t="s">
         <v>85</v>
       </c>
       <c r="F307" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G307" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="H307" t="s">
         <v>44</v>
       </c>
       <c r="I307" t="s">
         <v>52</v>
       </c>
       <c r="J307" t="s">
         <v>23</v>
       </c>
       <c r="K307" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="L307" t="s">
         <v>46</v>
       </c>
       <c r="M307">
         <v>61670</v>
       </c>
       <c r="N307">
         <v>34666</v>
       </c>
       <c r="O307" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
         <v>320</v>
       </c>
       <c r="B308" t="s">
-        <v>1283</v>
+        <v>1282</v>
       </c>
       <c r="C308" t="s">
         <v>16</v>
       </c>
       <c r="D308" t="s">
         <v>17</v>
       </c>
       <c r="E308" t="s">
         <v>18</v>
       </c>
       <c r="F308" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G308" t="s">
         <v>1284</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285</v>
       </c>
       <c r="H308" t="s">
         <v>64</v>
       </c>
       <c r="I308" t="s">
         <v>37</v>
       </c>
       <c r="J308" t="s">
         <v>23</v>
       </c>
       <c r="K308" t="s">
-        <v>1286</v>
+        <v>1285</v>
       </c>
       <c r="L308" t="s">
         <v>25</v>
       </c>
       <c r="M308">
         <v>4000</v>
       </c>
       <c r="N308">
         <v>1388</v>
       </c>
       <c r="O308" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
         <v>321</v>
       </c>
       <c r="B309" t="s">
-        <v>1287</v>
+        <v>1286</v>
       </c>
       <c r="C309" t="s">
         <v>16</v>
       </c>
       <c r="D309" t="s">
         <v>17</v>
       </c>
       <c r="E309" t="s">
         <v>18</v>
       </c>
       <c r="F309" t="s">
-        <v>1288</v>
+        <v>1287</v>
       </c>
       <c r="G309">
         <v>15000247</v>
       </c>
       <c r="H309" t="s">
         <v>21</v>
       </c>
       <c r="I309" t="s">
         <v>22</v>
       </c>
       <c r="J309" t="s">
         <v>23</v>
       </c>
       <c r="K309" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
       <c r="L309" t="s">
         <v>25</v>
       </c>
       <c r="M309">
         <v>15907</v>
       </c>
       <c r="N309">
         <v>8873</v>
       </c>
       <c r="O309" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
         <v>322</v>
       </c>
       <c r="B310" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
       <c r="C310" t="s">
         <v>16</v>
       </c>
       <c r="D310" t="s">
         <v>55</v>
       </c>
       <c r="E310" t="s">
         <v>18</v>
       </c>
       <c r="F310" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G310" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="H310" t="s">
         <v>21</v>
       </c>
       <c r="I310" t="s">
         <v>22</v>
       </c>
       <c r="J310" t="s">
         <v>23</v>
       </c>
       <c r="K310" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
       <c r="L310" t="s">
         <v>25</v>
       </c>
       <c r="M310">
         <v>5000</v>
       </c>
       <c r="N310">
         <v>9500</v>
       </c>
       <c r="O310" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
         <v>323</v>
       </c>
       <c r="B311" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="C311" t="s">
         <v>16</v>
       </c>
       <c r="D311" t="s">
         <v>272</v>
       </c>
       <c r="E311" t="s">
         <v>34</v>
       </c>
       <c r="F311" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
       <c r="G311">
         <v>265.329126</v>
       </c>
       <c r="H311" t="s">
         <v>51</v>
       </c>
       <c r="I311" t="s">
         <v>22</v>
       </c>
       <c r="J311" t="s">
         <v>147</v>
       </c>
       <c r="K311" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
       <c r="L311" t="s">
         <v>25</v>
       </c>
       <c r="M311">
         <v>1200</v>
       </c>
       <c r="N311">
         <v>1000</v>
       </c>
       <c r="O311" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
         <v>324</v>
       </c>
       <c r="B312" t="s">
-        <v>1297</v>
+        <v>1296</v>
       </c>
       <c r="C312" t="s">
         <v>16</v>
       </c>
       <c r="D312" t="s">
         <v>109</v>
       </c>
       <c r="E312" t="s">
         <v>61</v>
       </c>
       <c r="F312" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G312" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
       <c r="H312" t="s">
         <v>51</v>
       </c>
       <c r="I312" t="s">
         <v>37</v>
       </c>
       <c r="J312" t="s">
         <v>23</v>
       </c>
       <c r="K312" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
       <c r="L312" t="s">
         <v>25</v>
       </c>
       <c r="M312">
         <v>2349</v>
       </c>
       <c r="N312">
         <v>3175</v>
       </c>
       <c r="O312" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
         <v>325</v>
       </c>
       <c r="B313" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="C313" t="s">
         <v>16</v>
       </c>
       <c r="D313" t="s">
         <v>114</v>
       </c>
       <c r="E313" t="s">
         <v>41</v>
       </c>
       <c r="F313" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G313" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="H313" t="s">
         <v>21</v>
       </c>
       <c r="I313" t="s">
         <v>22</v>
       </c>
       <c r="J313" t="s">
         <v>23</v>
       </c>
       <c r="K313" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="L313" t="s">
         <v>25</v>
       </c>
       <c r="M313">
         <v>5197</v>
       </c>
       <c r="N313">
         <v>1277</v>
       </c>
       <c r="O313" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
         <v>326</v>
       </c>
       <c r="B314" t="s">
-        <v>1305</v>
+        <v>1304</v>
       </c>
       <c r="C314" t="s">
         <v>16</v>
       </c>
       <c r="D314" t="s">
         <v>217</v>
       </c>
       <c r="E314" t="s">
         <v>34</v>
       </c>
       <c r="F314" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G314" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="H314" t="s">
         <v>51</v>
       </c>
       <c r="I314" t="s">
         <v>22</v>
       </c>
       <c r="J314" t="s">
         <v>23</v>
       </c>
       <c r="K314" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
       <c r="L314" t="s">
         <v>25</v>
       </c>
       <c r="M314">
         <v>8373</v>
       </c>
       <c r="N314">
         <v>9858</v>
       </c>
       <c r="O314" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
         <v>327</v>
       </c>
       <c r="B315" t="s">
-        <v>1309</v>
+        <v>1308</v>
       </c>
       <c r="C315" t="s">
         <v>16</v>
       </c>
       <c r="D315" t="s">
         <v>79</v>
       </c>
       <c r="E315" t="s">
         <v>41</v>
       </c>
       <c r="F315" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G315" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
       <c r="H315" t="s">
         <v>44</v>
       </c>
       <c r="I315" t="s">
         <v>52</v>
       </c>
       <c r="J315" t="s">
         <v>23</v>
       </c>
       <c r="K315" t="s">
-        <v>1312</v>
+        <v>1311</v>
       </c>
       <c r="L315" t="s">
         <v>46</v>
       </c>
       <c r="M315">
         <v>53170</v>
       </c>
       <c r="N315">
         <v>33440</v>
       </c>
       <c r="O315" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
         <v>328</v>
       </c>
       <c r="B316" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
       <c r="C316" t="s">
         <v>16</v>
       </c>
       <c r="D316" t="s">
         <v>281</v>
       </c>
       <c r="E316" t="s">
         <v>41</v>
       </c>
       <c r="F316" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G316" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="H316" t="s">
         <v>44</v>
       </c>
       <c r="I316" t="s">
         <v>37</v>
       </c>
       <c r="J316" t="s">
         <v>23</v>
       </c>
       <c r="K316" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
       <c r="L316" t="s">
         <v>46</v>
       </c>
       <c r="M316">
         <v>49052</v>
       </c>
       <c r="N316">
         <v>12473</v>
       </c>
       <c r="O316" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
         <v>329</v>
       </c>
       <c r="B317" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="C317" t="s">
         <v>16</v>
       </c>
       <c r="D317" t="s">
         <v>131</v>
       </c>
       <c r="E317" t="s">
         <v>61</v>
       </c>
       <c r="F317" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G317" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
       <c r="H317" t="s">
         <v>51</v>
       </c>
       <c r="I317" t="s">
         <v>22</v>
       </c>
       <c r="J317" t="s">
         <v>147</v>
       </c>
       <c r="K317" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="L317" t="s">
         <v>25</v>
       </c>
       <c r="M317">
         <v>600000</v>
       </c>
       <c r="N317">
         <v>4248</v>
       </c>
       <c r="O317" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
         <v>330</v>
       </c>
       <c r="B318" t="s">
-        <v>1321</v>
+        <v>1320</v>
       </c>
       <c r="C318" t="s">
         <v>16</v>
       </c>
       <c r="D318" t="s">
         <v>109</v>
       </c>
       <c r="E318" t="s">
         <v>61</v>
       </c>
       <c r="F318" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G318" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
       <c r="H318" t="s">
         <v>51</v>
       </c>
       <c r="I318" t="s">
         <v>22</v>
       </c>
       <c r="J318" t="s">
         <v>23</v>
       </c>
       <c r="K318" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
       <c r="L318" t="s">
         <v>25</v>
       </c>
       <c r="M318">
         <v>9950</v>
       </c>
       <c r="N318">
         <v>9173</v>
       </c>
       <c r="O318" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
         <v>331</v>
       </c>
       <c r="B319" t="s">
-        <v>1325</v>
+        <v>1324</v>
       </c>
       <c r="C319" t="s">
         <v>16</v>
       </c>
       <c r="D319" t="s">
         <v>272</v>
       </c>
       <c r="E319" t="s">
         <v>34</v>
       </c>
       <c r="F319" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G319" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
       <c r="H319" t="s">
         <v>21</v>
       </c>
       <c r="I319" t="s">
         <v>52</v>
       </c>
       <c r="J319" t="s">
         <v>452</v>
       </c>
       <c r="K319" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="L319" t="s">
         <v>25</v>
       </c>
       <c r="M319">
         <v>8508</v>
       </c>
       <c r="N319">
         <v>7763</v>
       </c>
       <c r="O319" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
         <v>332</v>
       </c>
       <c r="B320" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
       <c r="C320" t="s">
         <v>16</v>
       </c>
       <c r="D320" t="s">
         <v>55</v>
       </c>
       <c r="E320" t="s">
         <v>18</v>
       </c>
       <c r="F320" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G320" t="s">
         <v>1330</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331</v>
       </c>
       <c r="H320" t="s">
         <v>51</v>
       </c>
       <c r="I320" t="s">
         <v>37</v>
       </c>
       <c r="J320" t="s">
         <v>23</v>
       </c>
       <c r="K320" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
       <c r="L320" t="s">
         <v>25</v>
       </c>
       <c r="M320">
         <v>2868</v>
       </c>
       <c r="N320">
         <v>1500</v>
       </c>
       <c r="O320" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
         <v>333</v>
       </c>
       <c r="B321" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
       <c r="C321" t="s">
         <v>16</v>
       </c>
       <c r="D321" t="s">
         <v>60</v>
       </c>
       <c r="E321" t="s">
         <v>61</v>
       </c>
       <c r="F321" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G321" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="H321" t="s">
         <v>184</v>
       </c>
       <c r="I321" t="s">
         <v>52</v>
       </c>
       <c r="J321" t="s">
         <v>23</v>
       </c>
       <c r="K321" t="s">
-        <v>1336</v>
+        <v>1335</v>
       </c>
       <c r="L321" t="s">
         <v>328</v>
       </c>
       <c r="M321">
         <v>39427</v>
       </c>
       <c r="N321">
         <v>11002</v>
       </c>
       <c r="O321" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
         <v>334</v>
       </c>
       <c r="B322" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="C322" t="s">
         <v>16</v>
       </c>
       <c r="D322" t="s">
         <v>150</v>
       </c>
       <c r="E322" t="s">
         <v>85</v>
       </c>
       <c r="F322" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G322" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
       <c r="H322" t="s">
         <v>88</v>
       </c>
       <c r="I322" t="s">
         <v>37</v>
       </c>
       <c r="J322" t="s">
         <v>23</v>
       </c>
       <c r="K322" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="L322" t="s">
         <v>25</v>
       </c>
       <c r="M322">
         <v>716</v>
       </c>
       <c r="N322">
         <v>1216</v>
       </c>
       <c r="O322" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
         <v>335</v>
       </c>
       <c r="B323" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="C323" t="s">
         <v>16</v>
       </c>
       <c r="D323" t="s">
         <v>199</v>
       </c>
       <c r="E323" t="s">
         <v>18</v>
       </c>
       <c r="F323" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G323" t="s">
         <v>1342</v>
-      </c>
-[...1 lines deleted...]
-        <v>1343</v>
       </c>
       <c r="H323" t="s">
         <v>21</v>
       </c>
       <c r="I323" t="s">
         <v>22</v>
       </c>
       <c r="J323" t="s">
         <v>23</v>
       </c>
       <c r="K323" t="s">
-        <v>1344</v>
+        <v>1343</v>
       </c>
       <c r="L323" t="s">
         <v>25</v>
       </c>
       <c r="M323">
         <v>6862</v>
       </c>
       <c r="N323">
         <v>2428</v>
       </c>
       <c r="O323" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
         <v>336</v>
       </c>
       <c r="B324" t="s">
-        <v>1345</v>
+        <v>1344</v>
       </c>
       <c r="C324" t="s">
         <v>16</v>
       </c>
       <c r="D324" t="s">
         <v>48</v>
       </c>
       <c r="E324" t="s">
         <v>41</v>
       </c>
       <c r="F324" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G324" t="s">
         <v>1346</v>
-      </c>
-[...1 lines deleted...]
-        <v>1347</v>
       </c>
       <c r="H324" t="s">
         <v>51</v>
       </c>
       <c r="I324" t="s">
         <v>22</v>
       </c>
       <c r="J324" t="s">
         <v>23</v>
       </c>
       <c r="K324" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="L324" t="s">
         <v>25</v>
       </c>
       <c r="M324">
         <v>7060</v>
       </c>
       <c r="N324">
         <v>7326</v>
       </c>
       <c r="O324" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
         <v>337</v>
       </c>
       <c r="B325" t="s">
-        <v>1349</v>
+        <v>1348</v>
       </c>
       <c r="C325" t="s">
         <v>16</v>
       </c>
       <c r="D325" t="s">
         <v>131</v>
       </c>
       <c r="E325" t="s">
         <v>61</v>
       </c>
       <c r="F325" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G325" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
       <c r="H325" t="s">
         <v>352</v>
       </c>
       <c r="I325" t="s">
         <v>170</v>
       </c>
       <c r="J325" t="s">
         <v>398</v>
       </c>
       <c r="K325" t="s">
-        <v>1352</v>
+        <v>1351</v>
       </c>
       <c r="L325" t="s">
         <v>46</v>
       </c>
       <c r="M325">
         <v>234658</v>
       </c>
       <c r="N325">
         <v>9831</v>
       </c>
       <c r="O325" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
         <v>338</v>
       </c>
       <c r="B326" t="s">
-        <v>1353</v>
+        <v>1352</v>
       </c>
       <c r="C326" t="s">
         <v>16</v>
       </c>
       <c r="D326" t="s">
         <v>55</v>
       </c>
       <c r="E326" t="s">
         <v>18</v>
       </c>
       <c r="F326" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G326" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
       <c r="H326" t="s">
         <v>21</v>
       </c>
       <c r="I326" t="s">
         <v>22</v>
       </c>
       <c r="J326" t="s">
         <v>23</v>
       </c>
       <c r="K326" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="L326" t="s">
         <v>25</v>
       </c>
       <c r="M326">
         <v>8634</v>
       </c>
       <c r="N326">
         <v>13245</v>
       </c>
       <c r="O326" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
         <v>339</v>
       </c>
       <c r="B327" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
       <c r="C327" t="s">
         <v>16</v>
       </c>
       <c r="D327" t="s">
         <v>79</v>
       </c>
       <c r="E327" t="s">
         <v>41</v>
       </c>
       <c r="F327" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G327" t="s">
         <v>1358</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359</v>
       </c>
       <c r="H327" t="s">
         <v>184</v>
       </c>
       <c r="I327" t="s">
         <v>22</v>
       </c>
       <c r="J327" t="s">
         <v>23</v>
       </c>
       <c r="K327" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
       <c r="L327" t="s">
         <v>25</v>
       </c>
       <c r="M327">
         <v>19800</v>
       </c>
       <c r="N327">
         <v>8861</v>
       </c>
       <c r="O327" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
         <v>340</v>
       </c>
       <c r="B328" t="s">
-        <v>1361</v>
+        <v>1360</v>
       </c>
       <c r="C328" t="s">
         <v>16</v>
       </c>
       <c r="D328" t="s">
         <v>181</v>
       </c>
       <c r="E328" t="s">
         <v>18</v>
       </c>
       <c r="F328" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G328" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
       <c r="H328" t="s">
         <v>51</v>
       </c>
       <c r="I328" t="s">
         <v>37</v>
       </c>
       <c r="J328" t="s">
         <v>23</v>
       </c>
       <c r="K328" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
       <c r="L328" t="s">
         <v>25</v>
       </c>
       <c r="O328" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
         <v>341</v>
       </c>
       <c r="B329" t="s">
-        <v>1365</v>
+        <v>1364</v>
       </c>
       <c r="C329" t="s">
         <v>16</v>
       </c>
       <c r="D329" t="s">
         <v>55</v>
       </c>
       <c r="E329" t="s">
         <v>18</v>
       </c>
       <c r="F329" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G329" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
       <c r="H329" t="s">
         <v>51</v>
       </c>
       <c r="I329" t="s">
         <v>52</v>
       </c>
       <c r="J329" t="s">
         <v>23</v>
       </c>
       <c r="K329" t="s">
-        <v>1368</v>
+        <v>1367</v>
       </c>
       <c r="L329" t="s">
         <v>25</v>
       </c>
       <c r="M329">
         <v>9900</v>
       </c>
       <c r="N329">
         <v>13979</v>
       </c>
       <c r="O329" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
         <v>342</v>
       </c>
       <c r="B330" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
       <c r="C330" t="s">
         <v>16</v>
       </c>
       <c r="D330" t="s">
         <v>60</v>
       </c>
       <c r="E330" t="s">
         <v>61</v>
       </c>
       <c r="F330" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G330" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
       <c r="H330" t="s">
         <v>21</v>
       </c>
       <c r="I330" t="s">
         <v>22</v>
       </c>
       <c r="J330" t="s">
         <v>452</v>
       </c>
       <c r="K330" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="L330" t="s">
         <v>25</v>
       </c>
       <c r="M330">
         <v>4330</v>
       </c>
       <c r="N330">
         <v>6817</v>
       </c>
       <c r="O330" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
         <v>343</v>
       </c>
       <c r="B331" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
       <c r="C331" t="s">
         <v>16</v>
       </c>
       <c r="D331" t="s">
         <v>84</v>
       </c>
       <c r="E331" t="s">
         <v>85</v>
       </c>
       <c r="F331" t="s">
+        <v>1373</v>
+      </c>
+      <c r="G331" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
       <c r="H331" t="s">
         <v>44</v>
       </c>
       <c r="I331" t="s">
         <v>22</v>
       </c>
       <c r="J331" t="s">
         <v>23</v>
       </c>
       <c r="K331" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
       <c r="L331" t="s">
         <v>46</v>
       </c>
       <c r="M331">
         <v>19632</v>
       </c>
       <c r="N331">
         <v>10571</v>
       </c>
       <c r="O331" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
         <v>344</v>
       </c>
       <c r="B332" t="s">
-        <v>1377</v>
+        <v>1376</v>
       </c>
       <c r="C332" t="s">
         <v>16</v>
       </c>
       <c r="D332" t="s">
         <v>181</v>
       </c>
       <c r="E332" t="s">
         <v>18</v>
       </c>
       <c r="F332" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G332" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
       <c r="H332" t="s">
         <v>44</v>
       </c>
       <c r="I332" t="s">
         <v>52</v>
       </c>
       <c r="J332" t="s">
         <v>23</v>
       </c>
       <c r="K332" t="s">
-        <v>1380</v>
+        <v>1379</v>
       </c>
       <c r="L332" t="s">
         <v>46</v>
       </c>
       <c r="M332">
         <v>75304</v>
       </c>
       <c r="N332">
         <v>37134</v>
       </c>
       <c r="O332" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
         <v>345</v>
       </c>
       <c r="B333" t="s">
-        <v>1381</v>
+        <v>1380</v>
       </c>
       <c r="C333" t="s">
         <v>16</v>
       </c>
       <c r="D333" t="s">
         <v>17</v>
       </c>
       <c r="E333" t="s">
         <v>18</v>
       </c>
       <c r="F333" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G333" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
       <c r="H333" t="s">
         <v>64</v>
       </c>
       <c r="I333" t="s">
         <v>22</v>
       </c>
       <c r="J333" t="s">
         <v>23</v>
       </c>
       <c r="K333" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
       <c r="L333" t="s">
         <v>25</v>
       </c>
       <c r="M333">
         <v>14856</v>
       </c>
       <c r="N333">
         <v>11448</v>
       </c>
       <c r="O333" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
         <v>346</v>
       </c>
       <c r="B334" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
       <c r="C334" t="s">
         <v>16</v>
       </c>
       <c r="D334" t="s">
         <v>55</v>
       </c>
       <c r="E334" t="s">
         <v>18</v>
       </c>
       <c r="F334" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G334" t="s">
         <v>1386</v>
-      </c>
-[...1 lines deleted...]
-        <v>1387</v>
       </c>
       <c r="H334" t="s">
         <v>51</v>
       </c>
       <c r="I334" t="s">
         <v>22</v>
       </c>
       <c r="J334" t="s">
         <v>23</v>
       </c>
       <c r="K334" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
       <c r="L334" t="s">
         <v>25</v>
       </c>
       <c r="M334">
         <v>8120</v>
       </c>
       <c r="N334">
         <v>17338</v>
       </c>
       <c r="O334" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
         <v>347</v>
       </c>
       <c r="B335" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
       <c r="C335" t="s">
         <v>16</v>
       </c>
       <c r="D335" t="s">
         <v>79</v>
       </c>
       <c r="E335" t="s">
         <v>41</v>
       </c>
       <c r="F335" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G335" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="H335" t="s">
         <v>51</v>
       </c>
       <c r="I335" t="s">
         <v>22</v>
       </c>
       <c r="J335" t="s">
         <v>23</v>
       </c>
       <c r="K335" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
       <c r="L335" t="s">
         <v>25</v>
       </c>
       <c r="M335">
         <v>7848</v>
       </c>
       <c r="N335">
         <v>7975</v>
       </c>
       <c r="O335" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
         <v>348</v>
       </c>
       <c r="B336" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="C336" t="s">
         <v>16</v>
       </c>
       <c r="D336" t="s">
         <v>136</v>
       </c>
       <c r="E336" t="s">
         <v>34</v>
       </c>
       <c r="F336" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G336" t="s">
         <v>1394</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395</v>
       </c>
       <c r="H336" t="s">
         <v>21</v>
       </c>
       <c r="I336" t="s">
         <v>37</v>
       </c>
       <c r="J336" t="s">
         <v>23</v>
       </c>
       <c r="K336" t="s">
-        <v>1396</v>
+        <v>1395</v>
       </c>
       <c r="L336" t="s">
         <v>25</v>
       </c>
       <c r="M336">
         <v>1586</v>
       </c>
       <c r="N336">
         <v>2599</v>
       </c>
       <c r="O336" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
         <v>349</v>
       </c>
       <c r="B337" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
       <c r="C337" t="s">
         <v>16</v>
       </c>
       <c r="D337" t="s">
         <v>114</v>
       </c>
       <c r="E337" t="s">
         <v>41</v>
       </c>
       <c r="F337" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G337" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
       <c r="H337" t="s">
         <v>51</v>
       </c>
       <c r="I337" t="s">
         <v>22</v>
       </c>
       <c r="J337" t="s">
         <v>147</v>
       </c>
       <c r="K337" t="s">
-        <v>1400</v>
+        <v>1399</v>
       </c>
       <c r="L337" t="s">
         <v>25</v>
       </c>
       <c r="M337">
         <v>3000</v>
       </c>
       <c r="N337">
         <v>862</v>
       </c>
       <c r="O337" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
         <v>350</v>
       </c>
       <c r="B338" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="C338" t="s">
         <v>16</v>
       </c>
       <c r="D338" t="s">
         <v>119</v>
       </c>
       <c r="E338" t="s">
         <v>85</v>
       </c>
       <c r="F338" t="s">
-        <v>1402</v>
+        <v>1401</v>
       </c>
       <c r="G338">
         <v>873206</v>
       </c>
       <c r="H338" t="s">
         <v>64</v>
       </c>
       <c r="I338" t="s">
         <v>22</v>
       </c>
       <c r="J338" t="s">
         <v>23</v>
       </c>
       <c r="K338" t="s">
-        <v>1403</v>
+        <v>1402</v>
       </c>
       <c r="L338" t="s">
         <v>25</v>
       </c>
       <c r="M338">
         <v>12000</v>
       </c>
       <c r="N338">
         <v>4262</v>
       </c>
       <c r="O338" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
         <v>351</v>
       </c>
       <c r="B339" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
       <c r="C339" t="s">
         <v>16</v>
       </c>
       <c r="D339" t="s">
         <v>136</v>
       </c>
       <c r="E339" t="s">
         <v>34</v>
       </c>
       <c r="F339" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G339" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="H339" t="s">
         <v>44</v>
       </c>
       <c r="I339" t="s">
         <v>52</v>
       </c>
       <c r="J339" t="s">
         <v>23</v>
       </c>
       <c r="K339" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
       <c r="L339" t="s">
         <v>46</v>
       </c>
       <c r="M339">
         <v>42976</v>
       </c>
       <c r="N339">
         <v>26567</v>
       </c>
       <c r="O339" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
         <v>352</v>
       </c>
       <c r="B340" t="s">
-        <v>1408</v>
+        <v>1407</v>
       </c>
       <c r="C340" t="s">
         <v>16</v>
       </c>
       <c r="D340" t="s">
         <v>150</v>
       </c>
       <c r="E340" t="s">
         <v>85</v>
       </c>
       <c r="F340" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G340" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
       <c r="H340" t="s">
         <v>64</v>
       </c>
       <c r="I340" t="s">
         <v>37</v>
       </c>
       <c r="J340" t="s">
         <v>23</v>
       </c>
       <c r="K340" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="L340" t="s">
         <v>25</v>
       </c>
       <c r="M340">
         <v>4329</v>
       </c>
       <c r="N340">
         <v>2569</v>
       </c>
       <c r="O340" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
         <v>353</v>
       </c>
       <c r="B341" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="C341" t="s">
         <v>16</v>
       </c>
       <c r="D341" t="s">
         <v>17</v>
       </c>
       <c r="E341" t="s">
         <v>18</v>
       </c>
       <c r="F341" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="G341">
         <v>22105678</v>
       </c>
       <c r="H341" t="s">
         <v>51</v>
       </c>
       <c r="I341" t="s">
         <v>22</v>
       </c>
       <c r="J341" t="s">
         <v>23</v>
       </c>
       <c r="K341" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
       <c r="L341" t="s">
         <v>25</v>
       </c>
       <c r="M341">
         <v>2353</v>
       </c>
       <c r="N341">
         <v>2548</v>
       </c>
       <c r="O341" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
         <v>354</v>
       </c>
       <c r="B342" t="s">
-        <v>1415</v>
+        <v>1414</v>
       </c>
       <c r="C342" t="s">
         <v>16</v>
       </c>
       <c r="D342" t="s">
         <v>28</v>
       </c>
       <c r="E342" t="s">
         <v>18</v>
       </c>
       <c r="F342" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G342" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
       <c r="H342" t="s">
         <v>51</v>
       </c>
       <c r="I342" t="s">
         <v>22</v>
       </c>
       <c r="J342" t="s">
         <v>23</v>
       </c>
       <c r="K342" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="L342" t="s">
         <v>25</v>
       </c>
       <c r="M342">
         <v>11062</v>
       </c>
       <c r="N342">
         <v>6869</v>
       </c>
       <c r="O342" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
         <v>355</v>
       </c>
       <c r="B343" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="C343" t="s">
         <v>16</v>
       </c>
       <c r="D343" t="s">
         <v>247</v>
       </c>
       <c r="E343" t="s">
         <v>61</v>
       </c>
       <c r="F343" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G343" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1421</v>
       </c>
       <c r="H343" t="s">
         <v>21</v>
       </c>
       <c r="I343" t="s">
         <v>22</v>
       </c>
       <c r="J343" t="s">
         <v>23</v>
       </c>
       <c r="K343" t="s">
-        <v>1422</v>
+        <v>1421</v>
       </c>
       <c r="L343" t="s">
         <v>25</v>
       </c>
       <c r="M343">
         <v>5136</v>
       </c>
       <c r="N343">
         <v>13727</v>
       </c>
       <c r="O343" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
         <v>356</v>
       </c>
       <c r="B344" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="C344" t="s">
         <v>16</v>
       </c>
       <c r="D344" t="s">
         <v>79</v>
       </c>
       <c r="E344" t="s">
         <v>41</v>
       </c>
       <c r="F344" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G344" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
       <c r="H344" t="s">
         <v>44</v>
       </c>
       <c r="I344" t="s">
         <v>52</v>
       </c>
       <c r="J344" t="s">
         <v>23</v>
       </c>
       <c r="K344" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="L344" t="s">
         <v>46</v>
       </c>
       <c r="M344">
         <v>38600</v>
       </c>
       <c r="N344">
         <v>22109</v>
       </c>
       <c r="O344" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
         <v>357</v>
       </c>
       <c r="B345" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="C345" t="s">
         <v>16</v>
       </c>
       <c r="D345" t="s">
         <v>91</v>
       </c>
       <c r="E345" t="s">
         <v>41</v>
       </c>
       <c r="F345" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G345" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
       <c r="H345" t="s">
         <v>153</v>
       </c>
       <c r="I345" t="s">
         <v>37</v>
       </c>
       <c r="J345" t="s">
         <v>23</v>
       </c>
       <c r="K345" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="L345" t="s">
         <v>46</v>
       </c>
       <c r="M345">
         <v>4667</v>
       </c>
       <c r="N345">
         <v>7183</v>
       </c>
       <c r="O345" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
         <v>358</v>
       </c>
       <c r="B346" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
       <c r="C346" t="s">
         <v>16</v>
       </c>
       <c r="D346" t="s">
         <v>17</v>
       </c>
       <c r="E346" t="s">
         <v>18</v>
       </c>
       <c r="F346" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G346" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
       <c r="H346" t="s">
         <v>51</v>
       </c>
       <c r="I346" t="s">
         <v>52</v>
       </c>
       <c r="J346" t="s">
         <v>23</v>
       </c>
       <c r="K346" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="L346" t="s">
         <v>25</v>
       </c>
       <c r="M346">
         <v>7533</v>
       </c>
       <c r="N346">
         <v>8165</v>
       </c>
       <c r="O346" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
         <v>359</v>
       </c>
       <c r="B347" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
       <c r="C347" t="s">
         <v>16</v>
       </c>
       <c r="D347" t="s">
         <v>150</v>
       </c>
       <c r="E347" t="s">
         <v>85</v>
       </c>
       <c r="F347" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G347" t="s">
         <v>1436</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437</v>
       </c>
       <c r="H347" t="s">
         <v>21</v>
       </c>
       <c r="I347" t="s">
         <v>22</v>
       </c>
       <c r="J347" t="s">
         <v>23</v>
       </c>
       <c r="K347" t="s">
-        <v>1438</v>
+        <v>1437</v>
       </c>
       <c r="L347" t="s">
         <v>25</v>
       </c>
       <c r="M347">
         <v>5073</v>
       </c>
       <c r="N347">
         <v>13447</v>
       </c>
       <c r="O347" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
         <v>360</v>
       </c>
       <c r="B348" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
       <c r="C348" t="s">
         <v>16</v>
       </c>
       <c r="D348" t="s">
         <v>28</v>
       </c>
       <c r="E348" t="s">
         <v>18</v>
       </c>
       <c r="F348" t="s">
-        <v>1440</v>
+        <v>1439</v>
       </c>
       <c r="G348">
         <v>622676491188</v>
       </c>
       <c r="H348" t="s">
         <v>51</v>
       </c>
       <c r="I348" t="s">
         <v>22</v>
       </c>
       <c r="J348" t="s">
         <v>23</v>
       </c>
       <c r="K348" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="L348" t="s">
         <v>25</v>
       </c>
       <c r="M348">
         <v>5005</v>
       </c>
       <c r="N348">
         <v>15458</v>
       </c>
       <c r="O348" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
         <v>361</v>
       </c>
       <c r="B349" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="C349" t="s">
         <v>16</v>
       </c>
       <c r="D349" t="s">
         <v>48</v>
       </c>
       <c r="E349" t="s">
         <v>41</v>
       </c>
       <c r="F349" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G349" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
       <c r="H349" t="s">
         <v>326</v>
       </c>
       <c r="I349" t="s">
         <v>22</v>
       </c>
       <c r="J349" t="s">
         <v>23</v>
       </c>
       <c r="K349" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="L349" t="s">
         <v>328</v>
       </c>
       <c r="M349">
         <v>10000</v>
       </c>
       <c r="N349">
         <v>7500</v>
       </c>
       <c r="O349" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
         <v>362</v>
       </c>
       <c r="B350" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="C350" t="s">
         <v>16</v>
       </c>
       <c r="D350" t="s">
         <v>60</v>
       </c>
       <c r="E350" t="s">
         <v>61</v>
       </c>
       <c r="F350" t="s">
+        <v>1446</v>
+      </c>
+      <c r="G350" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448</v>
       </c>
       <c r="H350" t="s">
         <v>397</v>
       </c>
       <c r="I350" t="s">
         <v>170</v>
       </c>
       <c r="J350" t="s">
         <v>23</v>
       </c>
       <c r="K350" t="s">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="L350" t="s">
         <v>328</v>
       </c>
       <c r="M350">
         <v>87798</v>
       </c>
       <c r="N350">
         <v>109483</v>
       </c>
       <c r="O350" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
         <v>363</v>
       </c>
       <c r="B351" t="s">
-        <v>1450</v>
+        <v>1449</v>
       </c>
       <c r="C351" t="s">
         <v>16</v>
       </c>
       <c r="D351" t="s">
         <v>247</v>
       </c>
       <c r="E351" t="s">
         <v>61</v>
       </c>
       <c r="F351" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G351" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
       <c r="H351" t="s">
         <v>21</v>
       </c>
       <c r="I351" t="s">
         <v>37</v>
       </c>
       <c r="J351" t="s">
         <v>23</v>
       </c>
       <c r="K351" t="s">
-        <v>1453</v>
+        <v>1452</v>
       </c>
       <c r="L351" t="s">
         <v>25</v>
       </c>
       <c r="M351">
         <v>1890</v>
       </c>
       <c r="N351">
         <v>5500</v>
       </c>
       <c r="O351" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
         <v>364</v>
       </c>
       <c r="B352" t="s">
-        <v>1454</v>
+        <v>1453</v>
       </c>
       <c r="C352" t="s">
         <v>16</v>
       </c>
       <c r="D352" t="s">
         <v>55</v>
       </c>
       <c r="E352" t="s">
         <v>18</v>
       </c>
       <c r="F352" t="s">
+        <v>1454</v>
+      </c>
+      <c r="G352" t="s">
         <v>1455</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456</v>
       </c>
       <c r="H352" t="s">
         <v>51</v>
       </c>
       <c r="I352" t="s">
         <v>22</v>
       </c>
       <c r="J352" t="s">
         <v>23</v>
       </c>
       <c r="K352" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="L352" t="s">
         <v>25</v>
       </c>
       <c r="M352">
         <v>6962</v>
       </c>
       <c r="N352">
         <v>5310</v>
       </c>
       <c r="O352" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
         <v>365</v>
       </c>
       <c r="B353" t="s">
-        <v>1458</v>
+        <v>1457</v>
       </c>
       <c r="C353" t="s">
         <v>16</v>
       </c>
       <c r="D353" t="s">
         <v>281</v>
       </c>
       <c r="E353" t="s">
         <v>41</v>
       </c>
       <c r="F353" t="s">
+        <v>1458</v>
+      </c>
+      <c r="G353" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
       <c r="H353" t="s">
         <v>51</v>
       </c>
       <c r="I353" t="s">
         <v>22</v>
       </c>
       <c r="J353" t="s">
         <v>23</v>
       </c>
       <c r="K353" t="s">
-        <v>1461</v>
+        <v>1460</v>
       </c>
       <c r="L353" t="s">
         <v>25</v>
       </c>
       <c r="M353">
         <v>3884</v>
       </c>
       <c r="N353">
         <v>6338</v>
       </c>
       <c r="O353" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
         <v>366</v>
       </c>
       <c r="B354" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="C354" t="s">
         <v>16</v>
       </c>
       <c r="D354" t="s">
         <v>48</v>
       </c>
       <c r="E354" t="s">
         <v>41</v>
       </c>
       <c r="F354" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G354" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
       <c r="H354" t="s">
         <v>21</v>
       </c>
       <c r="I354" t="s">
         <v>52</v>
       </c>
       <c r="J354" t="s">
         <v>23</v>
       </c>
       <c r="K354" t="s">
-        <v>1465</v>
+        <v>1464</v>
       </c>
       <c r="L354" t="s">
         <v>25</v>
       </c>
       <c r="M354">
         <v>4281</v>
       </c>
       <c r="N354">
         <v>10295</v>
       </c>
       <c r="O354" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
         <v>367</v>
       </c>
       <c r="B355" t="s">
-        <v>1466</v>
+        <v>1465</v>
       </c>
       <c r="C355" t="s">
         <v>16</v>
       </c>
       <c r="D355" t="s">
         <v>28</v>
       </c>
       <c r="E355" t="s">
         <v>18</v>
       </c>
       <c r="F355" t="s">
+        <v>1466</v>
+      </c>
+      <c r="G355" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
       <c r="H355" t="s">
         <v>21</v>
       </c>
       <c r="I355" t="s">
         <v>37</v>
       </c>
       <c r="J355" t="s">
         <v>23</v>
       </c>
       <c r="K355" t="s">
-        <v>1469</v>
+        <v>1468</v>
       </c>
       <c r="L355" t="s">
         <v>25</v>
       </c>
       <c r="M355">
         <v>3020</v>
       </c>
       <c r="N355">
         <v>3000</v>
       </c>
       <c r="O355" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
         <v>368</v>
       </c>
       <c r="B356" t="s">
-        <v>1470</v>
+        <v>1469</v>
       </c>
       <c r="C356" t="s">
         <v>16</v>
       </c>
       <c r="D356" t="s">
         <v>60</v>
       </c>
       <c r="E356" t="s">
         <v>61</v>
       </c>
       <c r="F356" t="s">
+        <v>1470</v>
+      </c>
+      <c r="G356" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
       <c r="H356" t="s">
         <v>153</v>
       </c>
       <c r="I356" t="s">
         <v>52</v>
       </c>
       <c r="J356" t="s">
         <v>721</v>
       </c>
       <c r="K356" t="s">
-        <v>1473</v>
+        <v>1472</v>
       </c>
       <c r="L356" t="s">
         <v>46</v>
       </c>
       <c r="M356">
         <v>1010</v>
       </c>
       <c r="N356">
         <v>3150</v>
       </c>
       <c r="O356" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
         <v>369</v>
       </c>
       <c r="B357" t="s">
-        <v>1474</v>
+        <v>1473</v>
       </c>
       <c r="C357" t="s">
         <v>16</v>
       </c>
       <c r="D357" t="s">
         <v>60</v>
       </c>
       <c r="E357" t="s">
         <v>61</v>
       </c>
       <c r="F357" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G357" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
       <c r="H357" t="s">
         <v>51</v>
       </c>
       <c r="I357" t="s">
         <v>22</v>
       </c>
       <c r="J357" t="s">
         <v>23</v>
       </c>
       <c r="K357" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="L357" t="s">
         <v>25</v>
       </c>
       <c r="M357">
         <v>3847</v>
       </c>
       <c r="N357">
         <v>6500</v>
       </c>
       <c r="O357" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
         <v>370</v>
       </c>
       <c r="B358" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="C358" t="s">
         <v>16</v>
       </c>
       <c r="D358" t="s">
         <v>181</v>
       </c>
       <c r="E358" t="s">
         <v>18</v>
       </c>
       <c r="F358" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G358" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
       <c r="H358" t="s">
         <v>21</v>
       </c>
       <c r="I358" t="s">
         <v>22</v>
       </c>
       <c r="J358" t="s">
         <v>23</v>
       </c>
       <c r="K358" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
       <c r="L358" t="s">
         <v>25</v>
       </c>
       <c r="M358">
         <v>9861</v>
       </c>
       <c r="N358">
         <v>5189</v>
       </c>
       <c r="O358" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
         <v>372</v>
       </c>
       <c r="B359" t="s">
-        <v>1482</v>
+        <v>1481</v>
       </c>
       <c r="C359" t="s">
         <v>16</v>
       </c>
       <c r="D359" t="s">
         <v>17</v>
       </c>
       <c r="E359" t="s">
         <v>18</v>
       </c>
       <c r="F359" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G359" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
       <c r="H359" t="s">
         <v>64</v>
       </c>
       <c r="I359" t="s">
         <v>22</v>
       </c>
       <c r="J359" t="s">
         <v>23</v>
       </c>
       <c r="K359" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="L359" t="s">
         <v>25</v>
       </c>
       <c r="M359">
         <v>2630</v>
       </c>
       <c r="N359">
         <v>5747</v>
       </c>
       <c r="O359" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
         <v>373</v>
       </c>
       <c r="B360" t="s">
-        <v>1486</v>
+        <v>1485</v>
       </c>
       <c r="C360" t="s">
         <v>16</v>
       </c>
       <c r="D360" t="s">
         <v>55</v>
       </c>
       <c r="E360" t="s">
         <v>18</v>
       </c>
       <c r="F360" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G360" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
       <c r="H360" t="s">
         <v>51</v>
       </c>
       <c r="I360" t="s">
         <v>22</v>
       </c>
       <c r="J360" t="s">
         <v>23</v>
       </c>
       <c r="K360" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
       <c r="L360" t="s">
         <v>25</v>
       </c>
       <c r="M360">
         <v>2300</v>
       </c>
       <c r="N360">
         <v>1016</v>
       </c>
       <c r="O360" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
         <v>374</v>
       </c>
       <c r="B361" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
       <c r="C361" t="s">
         <v>16</v>
       </c>
       <c r="D361" t="s">
         <v>79</v>
       </c>
       <c r="E361" t="s">
         <v>41</v>
       </c>
       <c r="F361" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G361" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
       <c r="H361" t="s">
         <v>64</v>
       </c>
       <c r="I361" t="s">
         <v>22</v>
       </c>
       <c r="J361" t="s">
         <v>23</v>
       </c>
       <c r="K361" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
       <c r="L361" t="s">
         <v>25</v>
       </c>
       <c r="M361">
         <v>9957</v>
       </c>
       <c r="N361">
         <v>7803</v>
       </c>
       <c r="O361" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
         <v>375</v>
       </c>
       <c r="B362" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
       <c r="C362" t="s">
         <v>16</v>
       </c>
       <c r="D362" t="s">
         <v>119</v>
       </c>
       <c r="E362" t="s">
         <v>85</v>
       </c>
       <c r="F362" t="s">
+        <v>1494</v>
+      </c>
+      <c r="G362" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1496</v>
       </c>
       <c r="H362" t="s">
         <v>210</v>
       </c>
       <c r="I362" t="s">
         <v>37</v>
       </c>
       <c r="J362" t="s">
         <v>23</v>
       </c>
       <c r="K362" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
       <c r="L362" t="s">
         <v>25</v>
       </c>
       <c r="M362">
         <v>5606</v>
       </c>
       <c r="O362" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
         <v>376</v>
       </c>
       <c r="B363" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
       <c r="C363" t="s">
         <v>16</v>
       </c>
       <c r="D363" t="s">
         <v>114</v>
       </c>
       <c r="E363" t="s">
         <v>41</v>
       </c>
       <c r="F363" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G363" t="s">
         <v>1499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
       <c r="H363" t="s">
         <v>21</v>
       </c>
       <c r="I363" t="s">
         <v>22</v>
       </c>
       <c r="J363" t="s">
         <v>23</v>
       </c>
       <c r="K363" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
       <c r="L363" t="s">
         <v>25</v>
       </c>
       <c r="M363">
         <v>8327</v>
       </c>
       <c r="N363">
         <v>8315</v>
       </c>
       <c r="O363" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
         <v>377</v>
       </c>
       <c r="B364" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
       <c r="C364" t="s">
         <v>16</v>
       </c>
       <c r="D364" t="s">
         <v>226</v>
       </c>
       <c r="E364" t="s">
         <v>85</v>
       </c>
       <c r="F364" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G364" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
       <c r="H364" t="s">
         <v>51</v>
       </c>
       <c r="I364" t="s">
         <v>22</v>
       </c>
       <c r="J364" t="s">
         <v>23</v>
       </c>
       <c r="K364" t="s">
-        <v>1505</v>
+        <v>1504</v>
       </c>
       <c r="L364" t="s">
         <v>25</v>
       </c>
       <c r="M364">
         <v>33006</v>
       </c>
       <c r="N364">
         <v>11274</v>
       </c>
       <c r="O364" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
         <v>378</v>
       </c>
       <c r="B365" t="s">
-        <v>1506</v>
+        <v>1505</v>
       </c>
       <c r="C365" t="s">
         <v>16</v>
       </c>
       <c r="D365" t="s">
         <v>226</v>
       </c>
       <c r="E365" t="s">
         <v>85</v>
       </c>
       <c r="F365" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G365" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
       <c r="H365" t="s">
         <v>44</v>
       </c>
       <c r="I365" t="s">
         <v>52</v>
       </c>
       <c r="J365" t="s">
         <v>23</v>
       </c>
       <c r="K365" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
       <c r="L365" t="s">
         <v>46</v>
       </c>
       <c r="M365">
         <v>45000</v>
       </c>
       <c r="N365">
         <v>20000</v>
       </c>
       <c r="O365" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
         <v>379</v>
       </c>
       <c r="B366" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
       <c r="C366" t="s">
         <v>16</v>
       </c>
       <c r="D366" t="s">
         <v>17</v>
       </c>
       <c r="E366" t="s">
         <v>18</v>
       </c>
       <c r="F366" t="s">
+        <v>1510</v>
+      </c>
+      <c r="G366" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512</v>
       </c>
       <c r="H366" t="s">
         <v>21</v>
       </c>
       <c r="I366" t="s">
         <v>37</v>
       </c>
       <c r="J366" t="s">
         <v>23</v>
       </c>
       <c r="K366" t="s">
-        <v>1513</v>
+        <v>1512</v>
       </c>
       <c r="L366" t="s">
         <v>25</v>
       </c>
       <c r="M366">
         <v>1098</v>
       </c>
       <c r="N366">
         <v>2010</v>
       </c>
       <c r="O366" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
         <v>380</v>
       </c>
       <c r="B367" t="s">
-        <v>1514</v>
+        <v>1513</v>
       </c>
       <c r="C367" t="s">
         <v>16</v>
       </c>
       <c r="D367" t="s">
         <v>17</v>
       </c>
       <c r="E367" t="s">
         <v>18</v>
       </c>
       <c r="F367" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G367" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
       <c r="H367" t="s">
         <v>21</v>
       </c>
       <c r="I367" t="s">
         <v>22</v>
       </c>
       <c r="J367" t="s">
         <v>23</v>
       </c>
       <c r="K367" t="s">
-        <v>1517</v>
+        <v>1516</v>
       </c>
       <c r="L367" t="s">
         <v>25</v>
       </c>
       <c r="M367">
         <v>4591</v>
       </c>
       <c r="N367">
         <v>18073</v>
       </c>
       <c r="O367" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
         <v>381</v>
       </c>
       <c r="B368" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
       <c r="C368" t="s">
         <v>16</v>
       </c>
       <c r="D368" t="s">
         <v>28</v>
       </c>
       <c r="E368" t="s">
         <v>18</v>
       </c>
       <c r="F368" t="s">
+        <v>1518</v>
+      </c>
+      <c r="G368" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
       <c r="H368" t="s">
         <v>21</v>
       </c>
       <c r="I368" t="s">
         <v>22</v>
       </c>
       <c r="J368" t="s">
         <v>23</v>
       </c>
       <c r="K368" t="s">
-        <v>1521</v>
+        <v>1520</v>
       </c>
       <c r="L368" t="s">
         <v>25</v>
       </c>
       <c r="M368">
         <v>9470</v>
       </c>
       <c r="N368">
         <v>5699</v>
       </c>
       <c r="O368" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
         <v>382</v>
       </c>
       <c r="B369" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="C369" t="s">
         <v>16</v>
       </c>
       <c r="D369" t="s">
         <v>272</v>
       </c>
       <c r="E369" t="s">
         <v>34</v>
       </c>
       <c r="F369" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G369" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
       <c r="H369" t="s">
         <v>21</v>
       </c>
       <c r="I369" t="s">
         <v>22</v>
       </c>
       <c r="J369" t="s">
         <v>147</v>
       </c>
       <c r="K369" t="s">
-        <v>1525</v>
+        <v>1524</v>
       </c>
       <c r="L369" t="s">
         <v>25</v>
       </c>
       <c r="M369">
         <v>1045</v>
       </c>
       <c r="N369">
         <v>985</v>
       </c>
       <c r="O369" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
         <v>383</v>
       </c>
       <c r="B370" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="C370" t="s">
         <v>16</v>
       </c>
       <c r="D370" t="s">
         <v>109</v>
       </c>
       <c r="E370" t="s">
         <v>61</v>
       </c>
       <c r="F370" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G370" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="H370" t="s">
         <v>44</v>
       </c>
       <c r="I370" t="s">
         <v>37</v>
       </c>
       <c r="J370" t="s">
         <v>23</v>
       </c>
       <c r="K370" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="L370" t="s">
         <v>46</v>
       </c>
       <c r="M370">
         <v>16425</v>
       </c>
       <c r="N370">
         <v>5942</v>
       </c>
       <c r="O370" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
         <v>384</v>
       </c>
       <c r="B371" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
       <c r="C371" t="s">
         <v>16</v>
       </c>
       <c r="D371" t="s">
         <v>131</v>
       </c>
       <c r="E371" t="s">
         <v>61</v>
       </c>
       <c r="F371" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G371" t="s">
         <v>1531</v>
       </c>
-      <c r="G371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H371" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="I371" t="s">
         <v>22</v>
       </c>
       <c r="J371" t="s">
         <v>23</v>
       </c>
       <c r="K371" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="L371" t="s">
         <v>25</v>
       </c>
       <c r="M371">
         <v>56176</v>
       </c>
       <c r="N371">
         <v>12865</v>
       </c>
       <c r="O371" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
         <v>385</v>
       </c>
       <c r="B372" t="s">
-        <v>1534</v>
+        <v>1533</v>
       </c>
       <c r="C372" t="s">
         <v>16</v>
       </c>
       <c r="D372" t="s">
         <v>785</v>
       </c>
       <c r="E372" t="s">
         <v>34</v>
       </c>
       <c r="F372" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G372" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
       <c r="H372" t="s">
         <v>44</v>
       </c>
       <c r="I372" t="s">
         <v>22</v>
       </c>
       <c r="J372" t="s">
         <v>23</v>
       </c>
       <c r="K372" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="L372" t="s">
         <v>46</v>
       </c>
       <c r="M372">
         <v>31970</v>
       </c>
       <c r="N372">
         <v>19628</v>
       </c>
       <c r="O372" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
         <v>386</v>
       </c>
       <c r="B373" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
       <c r="C373" t="s">
         <v>16</v>
       </c>
       <c r="D373" t="s">
         <v>79</v>
       </c>
       <c r="E373" t="s">
         <v>41</v>
       </c>
       <c r="F373" t="s">
+        <v>1538</v>
+      </c>
+      <c r="G373" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
       <c r="H373" t="s">
         <v>21</v>
       </c>
       <c r="I373" t="s">
         <v>37</v>
       </c>
       <c r="J373" t="s">
         <v>23</v>
       </c>
       <c r="K373" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
       <c r="L373" t="s">
         <v>25</v>
       </c>
       <c r="M373">
         <v>3200</v>
       </c>
       <c r="N373">
         <v>3600</v>
       </c>
       <c r="O373" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
         <v>387</v>
       </c>
       <c r="B374" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
       <c r="C374" t="s">
         <v>16</v>
       </c>
       <c r="D374" t="s">
         <v>131</v>
       </c>
       <c r="E374" t="s">
         <v>61</v>
       </c>
       <c r="F374" t="s">
+        <v>1542</v>
+      </c>
+      <c r="G374" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
       <c r="H374" t="s">
         <v>21</v>
       </c>
       <c r="I374" t="s">
         <v>22</v>
       </c>
       <c r="J374" t="s">
         <v>147</v>
       </c>
       <c r="K374" t="s">
-        <v>1545</v>
+        <v>1544</v>
       </c>
       <c r="L374" t="s">
         <v>25</v>
       </c>
       <c r="M374">
         <v>948</v>
       </c>
       <c r="N374">
         <v>446</v>
       </c>
       <c r="O374" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
         <v>388</v>
       </c>
       <c r="B375" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="C375" t="s">
         <v>16</v>
       </c>
       <c r="D375" t="s">
         <v>40</v>
       </c>
       <c r="E375" t="s">
         <v>41</v>
       </c>
       <c r="F375" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G375" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
       <c r="H375" t="s">
         <v>44</v>
       </c>
       <c r="I375" t="s">
         <v>22</v>
       </c>
       <c r="J375" t="s">
         <v>23</v>
       </c>
       <c r="K375" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="L375" t="s">
         <v>46</v>
       </c>
       <c r="M375">
         <v>31528</v>
       </c>
       <c r="N375">
         <v>3400</v>
       </c>
       <c r="O375" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
         <v>389</v>
       </c>
       <c r="B376" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="C376" t="s">
         <v>16</v>
       </c>
       <c r="D376" t="s">
         <v>247</v>
       </c>
       <c r="E376" t="s">
         <v>61</v>
       </c>
       <c r="F376" t="s">
+        <v>1550</v>
+      </c>
+      <c r="G376" t="s">
         <v>1551</v>
-      </c>
-[...1 lines deleted...]
-        <v>1552</v>
       </c>
       <c r="H376" t="s">
         <v>253</v>
       </c>
       <c r="I376" t="s">
         <v>52</v>
       </c>
       <c r="J376" t="s">
         <v>23</v>
       </c>
       <c r="K376" t="s">
-        <v>1553</v>
+        <v>1552</v>
       </c>
       <c r="L376" t="s">
         <v>328</v>
       </c>
       <c r="M376">
         <v>133370</v>
       </c>
       <c r="N376">
         <v>54481</v>
       </c>
       <c r="O376" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
         <v>391</v>
       </c>
       <c r="B377" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
       <c r="C377" t="s">
         <v>16</v>
       </c>
       <c r="D377" t="s">
         <v>60</v>
       </c>
       <c r="E377" t="s">
         <v>61</v>
       </c>
       <c r="F377" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G377" t="s">
         <v>1555</v>
       </c>
-      <c r="G377" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H377" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="I377" t="s">
         <v>52</v>
       </c>
       <c r="J377" t="s">
         <v>23</v>
       </c>
       <c r="K377" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
       <c r="L377" t="s">
         <v>25</v>
       </c>
       <c r="M377">
         <v>21635</v>
       </c>
       <c r="N377">
         <v>43619</v>
       </c>
       <c r="O377" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
         <v>392</v>
       </c>
       <c r="B378" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
       <c r="C378" t="s">
         <v>16</v>
       </c>
       <c r="D378" t="s">
         <v>48</v>
       </c>
       <c r="E378" t="s">
         <v>41</v>
       </c>
       <c r="F378" t="s">
+        <v>1558</v>
+      </c>
+      <c r="G378" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
       <c r="H378" t="s">
         <v>103</v>
       </c>
       <c r="I378" t="s">
         <v>170</v>
       </c>
       <c r="J378" t="s">
         <v>23</v>
       </c>
       <c r="K378" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="L378" t="s">
         <v>25</v>
       </c>
       <c r="M378">
         <v>106100</v>
       </c>
       <c r="N378">
         <v>82074</v>
       </c>
       <c r="O378" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
         <v>393</v>
       </c>
       <c r="B379" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="C379" t="s">
         <v>16</v>
       </c>
       <c r="D379" t="s">
         <v>55</v>
       </c>
       <c r="E379" t="s">
         <v>18</v>
       </c>
       <c r="F379" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G379" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
       <c r="H379" t="s">
         <v>51</v>
       </c>
       <c r="I379" t="s">
         <v>22</v>
       </c>
       <c r="J379" t="s">
         <v>23</v>
       </c>
       <c r="K379" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
       <c r="L379" t="s">
         <v>25</v>
       </c>
       <c r="M379">
         <v>8140</v>
       </c>
       <c r="N379">
         <v>3120</v>
       </c>
       <c r="O379" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
         <v>394</v>
       </c>
       <c r="B380" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="C380" t="s">
         <v>16</v>
       </c>
       <c r="D380" t="s">
         <v>79</v>
       </c>
       <c r="E380" t="s">
         <v>41</v>
       </c>
       <c r="F380" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G380" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568</v>
       </c>
       <c r="H380" t="s">
         <v>51</v>
       </c>
       <c r="I380" t="s">
         <v>22</v>
       </c>
       <c r="J380" t="s">
         <v>23</v>
       </c>
       <c r="K380" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="L380" t="s">
         <v>25</v>
       </c>
       <c r="M380">
         <v>6114</v>
       </c>
       <c r="N380">
         <v>5672</v>
       </c>
       <c r="O380" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
         <v>395</v>
       </c>
       <c r="B381" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="C381" t="s">
         <v>16</v>
       </c>
       <c r="D381" t="s">
         <v>84</v>
       </c>
       <c r="E381" t="s">
         <v>85</v>
       </c>
       <c r="F381" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="G381">
         <v>150442</v>
       </c>
       <c r="H381" t="s">
         <v>485</v>
       </c>
       <c r="I381" t="s">
         <v>37</v>
       </c>
       <c r="J381" t="s">
         <v>23</v>
       </c>
       <c r="K381" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="L381" t="s">
         <v>25</v>
       </c>
       <c r="M381">
         <v>205330</v>
       </c>
       <c r="N381">
         <v>5335</v>
       </c>
       <c r="O381" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
         <v>396</v>
       </c>
       <c r="B382" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="C382" t="s">
         <v>16</v>
       </c>
       <c r="D382" t="s">
         <v>60</v>
       </c>
       <c r="E382" t="s">
         <v>61</v>
       </c>
       <c r="F382" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G382" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>1575</v>
       </c>
       <c r="H382" t="s">
         <v>51</v>
       </c>
       <c r="I382" t="s">
         <v>22</v>
       </c>
       <c r="J382" t="s">
         <v>23</v>
       </c>
       <c r="K382" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="L382" t="s">
         <v>25</v>
       </c>
       <c r="M382">
         <v>4170</v>
       </c>
       <c r="N382">
         <v>3128</v>
       </c>
       <c r="O382" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
         <v>397</v>
       </c>
       <c r="B383" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="C383" t="s">
         <v>16</v>
       </c>
       <c r="D383" t="s">
         <v>84</v>
       </c>
       <c r="E383" t="s">
         <v>85</v>
       </c>
       <c r="F383" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G383" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579</v>
       </c>
       <c r="H383" t="s">
         <v>51</v>
       </c>
       <c r="I383" t="s">
         <v>22</v>
       </c>
       <c r="J383" t="s">
         <v>23</v>
       </c>
       <c r="K383" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="L383" t="s">
         <v>25</v>
       </c>
       <c r="M383">
         <v>4220</v>
       </c>
       <c r="N383">
         <v>3602</v>
       </c>
       <c r="O383" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
         <v>398</v>
       </c>
       <c r="B384" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
       <c r="C384" t="s">
         <v>16</v>
       </c>
       <c r="D384" t="s">
         <v>84</v>
       </c>
       <c r="E384" t="s">
         <v>85</v>
       </c>
       <c r="F384" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G384" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H384" t="s">
         <v>51</v>
       </c>
       <c r="I384" t="s">
         <v>52</v>
       </c>
       <c r="J384" t="s">
         <v>23</v>
       </c>
       <c r="K384" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
       <c r="L384" t="s">
         <v>25</v>
       </c>
       <c r="M384">
         <v>25071</v>
       </c>
       <c r="N384">
         <v>17043</v>
       </c>
       <c r="O384" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
         <v>399</v>
       </c>
       <c r="B385" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
       <c r="C385" t="s">
         <v>16</v>
       </c>
       <c r="D385" t="s">
         <v>17</v>
       </c>
       <c r="E385" t="s">
         <v>18</v>
       </c>
       <c r="F385" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="G385">
         <v>80611800</v>
       </c>
       <c r="H385" t="s">
         <v>51</v>
       </c>
       <c r="I385" t="s">
         <v>22</v>
       </c>
       <c r="J385" t="s">
         <v>23</v>
       </c>
       <c r="K385" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
       <c r="L385" t="s">
         <v>25</v>
       </c>
       <c r="M385">
         <v>3969</v>
       </c>
       <c r="N385">
         <v>7293</v>
       </c>
       <c r="O385" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
         <v>400</v>
       </c>
       <c r="B386" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="C386" t="s">
         <v>16</v>
       </c>
       <c r="D386" t="s">
         <v>55</v>
       </c>
       <c r="E386" t="s">
         <v>18</v>
       </c>
       <c r="F386" t="s">
+        <v>1588</v>
+      </c>
+      <c r="G386" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
       <c r="H386" t="s">
         <v>51</v>
       </c>
       <c r="I386" t="s">
         <v>22</v>
       </c>
       <c r="J386" t="s">
         <v>147</v>
       </c>
       <c r="K386" t="s">
-        <v>1591</v>
+        <v>1590</v>
       </c>
       <c r="L386" t="s">
         <v>25</v>
       </c>
       <c r="M386">
         <v>951</v>
       </c>
       <c r="N386">
         <v>2120</v>
       </c>
       <c r="O386" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
         <v>401</v>
       </c>
       <c r="B387" t="s">
-        <v>1592</v>
+        <v>1591</v>
       </c>
       <c r="C387" t="s">
         <v>16</v>
       </c>
       <c r="D387" t="s">
         <v>33</v>
       </c>
       <c r="E387" t="s">
         <v>34</v>
       </c>
       <c r="F387" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G387" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="H387" t="s">
         <v>21</v>
       </c>
       <c r="I387" t="s">
         <v>22</v>
       </c>
       <c r="J387" t="s">
         <v>23</v>
       </c>
       <c r="K387" t="s">
-        <v>1595</v>
+        <v>1594</v>
       </c>
       <c r="L387" t="s">
         <v>25</v>
       </c>
       <c r="M387">
         <v>9000</v>
       </c>
       <c r="N387">
         <v>8774</v>
       </c>
       <c r="O387" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
         <v>402</v>
       </c>
       <c r="B388" t="s">
-        <v>1596</v>
+        <v>1595</v>
       </c>
       <c r="C388" t="s">
         <v>16</v>
       </c>
       <c r="D388" t="s">
         <v>136</v>
       </c>
       <c r="E388" t="s">
         <v>34</v>
       </c>
       <c r="F388" t="s">
+        <v>1596</v>
+      </c>
+      <c r="G388" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598</v>
       </c>
       <c r="H388" t="s">
         <v>44</v>
       </c>
       <c r="I388" t="s">
         <v>37</v>
       </c>
       <c r="J388" t="s">
         <v>23</v>
       </c>
       <c r="K388" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
       <c r="L388" t="s">
         <v>46</v>
       </c>
       <c r="M388">
         <v>2706</v>
       </c>
       <c r="N388">
         <v>1704</v>
       </c>
       <c r="O388" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
         <v>403</v>
       </c>
       <c r="B389" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
       <c r="C389" t="s">
         <v>16</v>
       </c>
       <c r="D389" t="s">
         <v>114</v>
       </c>
       <c r="E389" t="s">
         <v>41</v>
       </c>
       <c r="F389" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G389" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
       <c r="H389" t="s">
         <v>21</v>
       </c>
       <c r="I389" t="s">
         <v>22</v>
       </c>
       <c r="J389" t="s">
         <v>23</v>
       </c>
       <c r="K389" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="L389" t="s">
         <v>25</v>
       </c>
       <c r="M389">
         <v>5841</v>
       </c>
       <c r="N389">
         <v>6972</v>
       </c>
       <c r="O389" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
         <v>404</v>
       </c>
       <c r="B390" t="s">
-        <v>1604</v>
+        <v>1603</v>
       </c>
       <c r="C390" t="s">
         <v>16</v>
       </c>
       <c r="D390" t="s">
         <v>119</v>
       </c>
       <c r="E390" t="s">
         <v>85</v>
       </c>
       <c r="F390" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G390" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="H390" t="s">
         <v>21</v>
       </c>
       <c r="I390" t="s">
         <v>22</v>
       </c>
       <c r="J390" t="s">
         <v>23</v>
       </c>
       <c r="K390" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
       <c r="L390" t="s">
         <v>25</v>
       </c>
       <c r="M390">
         <v>5190</v>
       </c>
       <c r="N390">
         <v>1957</v>
       </c>
       <c r="O390" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
         <v>405</v>
       </c>
       <c r="B391" t="s">
-        <v>1608</v>
+        <v>1607</v>
       </c>
       <c r="C391" t="s">
         <v>16</v>
       </c>
       <c r="D391" t="s">
         <v>109</v>
       </c>
       <c r="E391" t="s">
         <v>61</v>
       </c>
       <c r="F391" t="s">
+        <v>1608</v>
+      </c>
+      <c r="G391" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
       <c r="H391" t="s">
         <v>352</v>
       </c>
       <c r="I391" t="s">
         <v>52</v>
       </c>
       <c r="J391" t="s">
         <v>23</v>
       </c>
       <c r="K391" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="L391" t="s">
         <v>46</v>
       </c>
       <c r="M391">
         <v>45000</v>
       </c>
       <c r="N391">
         <v>30000</v>
       </c>
       <c r="O391" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
         <v>406</v>
       </c>
       <c r="B392" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
       <c r="C392" t="s">
         <v>16</v>
       </c>
       <c r="D392" t="s">
         <v>17</v>
       </c>
       <c r="E392" t="s">
         <v>18</v>
       </c>
       <c r="F392" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G392" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
       <c r="H392" t="s">
         <v>51</v>
       </c>
       <c r="I392" t="s">
         <v>22</v>
       </c>
       <c r="J392" t="s">
         <v>23</v>
       </c>
       <c r="K392" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="L392" t="s">
         <v>25</v>
       </c>
       <c r="M392">
         <v>5528</v>
       </c>
       <c r="N392">
         <v>20378</v>
       </c>
       <c r="O392" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
         <v>407</v>
       </c>
       <c r="B393" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="C393" t="s">
         <v>16</v>
       </c>
       <c r="D393" t="s">
         <v>28</v>
       </c>
       <c r="E393" t="s">
         <v>18</v>
       </c>
       <c r="F393" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G393" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
       <c r="H393" t="s">
         <v>21</v>
       </c>
       <c r="I393" t="s">
         <v>22</v>
       </c>
       <c r="J393" t="s">
         <v>23</v>
       </c>
       <c r="K393" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
       <c r="L393" t="s">
         <v>25</v>
       </c>
       <c r="M393">
         <v>1880</v>
       </c>
       <c r="N393">
         <v>5317</v>
       </c>
       <c r="O393" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
         <v>408</v>
       </c>
       <c r="B394" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="C394" t="s">
         <v>16</v>
       </c>
       <c r="D394" t="s">
         <v>48</v>
       </c>
       <c r="E394" t="s">
         <v>41</v>
       </c>
       <c r="F394" t="s">
+        <v>1620</v>
+      </c>
+      <c r="G394" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
       <c r="H394" t="s">
         <v>64</v>
       </c>
       <c r="I394" t="s">
         <v>22</v>
       </c>
       <c r="J394" t="s">
         <v>23</v>
       </c>
       <c r="K394" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="L394" t="s">
         <v>25</v>
       </c>
       <c r="M394">
         <v>7888</v>
       </c>
       <c r="N394">
         <v>11272</v>
       </c>
       <c r="O394" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
         <v>409</v>
       </c>
       <c r="B395" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
       <c r="C395" t="s">
         <v>16</v>
       </c>
       <c r="D395" t="s">
         <v>131</v>
       </c>
       <c r="E395" t="s">
         <v>61</v>
       </c>
       <c r="F395" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G395" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
       <c r="H395" t="s">
         <v>44</v>
       </c>
       <c r="I395" t="s">
         <v>22</v>
       </c>
       <c r="J395" t="s">
         <v>23</v>
       </c>
       <c r="K395" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
       <c r="L395" t="s">
         <v>46</v>
       </c>
       <c r="M395">
         <v>6220</v>
       </c>
       <c r="N395">
         <v>4411</v>
       </c>
       <c r="O395" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
         <v>410</v>
       </c>
       <c r="B396" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="C396" t="s">
         <v>16</v>
       </c>
       <c r="D396" t="s">
         <v>136</v>
       </c>
       <c r="E396" t="s">
         <v>34</v>
       </c>
       <c r="F396" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G396" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
       <c r="H396" t="s">
         <v>253</v>
       </c>
       <c r="I396" t="s">
         <v>22</v>
       </c>
       <c r="J396" t="s">
         <v>23</v>
       </c>
       <c r="K396" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="L396" t="s">
         <v>328</v>
       </c>
       <c r="M396">
         <v>17530</v>
       </c>
       <c r="N396">
         <v>6339</v>
       </c>
       <c r="O396" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
         <v>411</v>
       </c>
       <c r="B397" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
       <c r="C397" t="s">
         <v>16</v>
       </c>
       <c r="D397" t="s">
         <v>79</v>
       </c>
       <c r="E397" t="s">
         <v>41</v>
       </c>
       <c r="F397" t="s">
+        <v>1632</v>
+      </c>
+      <c r="G397" t="s">
         <v>1633</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634</v>
       </c>
       <c r="H397" t="s">
         <v>44</v>
       </c>
       <c r="I397" t="s">
         <v>52</v>
       </c>
       <c r="J397" t="s">
         <v>23</v>
       </c>
       <c r="K397" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="L397" t="s">
         <v>46</v>
       </c>
       <c r="M397">
         <v>39</v>
       </c>
       <c r="N397">
         <v>9728</v>
       </c>
       <c r="O397" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
         <v>412</v>
       </c>
       <c r="B398" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="C398" t="s">
         <v>16</v>
       </c>
       <c r="D398" t="s">
         <v>131</v>
       </c>
       <c r="E398" t="s">
         <v>61</v>
       </c>
       <c r="F398" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="G398">
         <v>226620923</v>
       </c>
       <c r="H398" t="s">
         <v>21</v>
       </c>
       <c r="I398" t="s">
         <v>37</v>
       </c>
       <c r="J398" t="s">
         <v>23</v>
       </c>
       <c r="K398" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="L398" t="s">
         <v>25</v>
       </c>
       <c r="M398">
         <v>4504</v>
       </c>
       <c r="N398">
         <v>1814</v>
       </c>
       <c r="O398" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
         <v>413</v>
       </c>
       <c r="B399" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
       <c r="C399" t="s">
         <v>16</v>
       </c>
       <c r="D399" t="s">
         <v>17</v>
       </c>
       <c r="E399" t="s">
         <v>18</v>
       </c>
       <c r="F399" t="s">
+        <v>1639</v>
+      </c>
+      <c r="G399" t="s">
         <v>1640</v>
-      </c>
-[...1 lines deleted...]
-        <v>1641</v>
       </c>
       <c r="H399" t="s">
         <v>21</v>
       </c>
       <c r="I399" t="s">
         <v>52</v>
       </c>
       <c r="J399" t="s">
         <v>23</v>
       </c>
       <c r="K399" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
       <c r="L399" t="s">
         <v>25</v>
       </c>
       <c r="M399">
         <v>19937</v>
       </c>
       <c r="N399">
         <v>12264</v>
       </c>
       <c r="O399" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
         <v>414</v>
       </c>
       <c r="B400" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="C400" t="s">
         <v>16</v>
       </c>
       <c r="D400" t="s">
         <v>150</v>
       </c>
       <c r="E400" t="s">
         <v>85</v>
       </c>
       <c r="F400" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G400" t="s">
         <v>1644</v>
-      </c>
-[...1 lines deleted...]
-        <v>1645</v>
       </c>
       <c r="H400" t="s">
         <v>51</v>
       </c>
       <c r="I400" t="s">
         <v>22</v>
       </c>
       <c r="J400" t="s">
         <v>23</v>
       </c>
       <c r="K400" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
       <c r="L400" t="s">
         <v>25</v>
       </c>
       <c r="M400">
         <v>9725</v>
       </c>
       <c r="N400">
         <v>5354</v>
       </c>
       <c r="O400" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
         <v>415</v>
       </c>
       <c r="B401" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
       <c r="C401" t="s">
         <v>16</v>
       </c>
       <c r="D401" t="s">
         <v>28</v>
       </c>
       <c r="E401" t="s">
         <v>18</v>
       </c>
       <c r="F401" t="s">
+        <v>1647</v>
+      </c>
+      <c r="G401" t="s">
         <v>1648</v>
-      </c>
-[...1 lines deleted...]
-        <v>1649</v>
       </c>
       <c r="H401" t="s">
         <v>44</v>
       </c>
       <c r="I401" t="s">
         <v>22</v>
       </c>
       <c r="J401" t="s">
         <v>23</v>
       </c>
       <c r="K401" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="L401" t="s">
         <v>46</v>
       </c>
       <c r="M401">
         <v>21756</v>
       </c>
       <c r="N401">
         <v>18220</v>
       </c>
       <c r="O401" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
         <v>416</v>
       </c>
       <c r="B402" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
       <c r="C402" t="s">
         <v>16</v>
       </c>
       <c r="D402" t="s">
         <v>48</v>
       </c>
       <c r="E402" t="s">
         <v>41</v>
       </c>
       <c r="F402" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G402" t="s">
         <v>1652</v>
-      </c>
-[...1 lines deleted...]
-        <v>1653</v>
       </c>
       <c r="H402" t="s">
         <v>21</v>
       </c>
       <c r="I402" t="s">
         <v>22</v>
       </c>
       <c r="J402" t="s">
         <v>23</v>
       </c>
       <c r="K402" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
       <c r="L402" t="s">
         <v>25</v>
       </c>
       <c r="M402">
         <v>18569</v>
       </c>
       <c r="N402">
         <v>8137</v>
       </c>
       <c r="O402" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
         <v>417</v>
       </c>
       <c r="B403" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
       <c r="C403" t="s">
         <v>16</v>
       </c>
       <c r="D403" t="s">
         <v>60</v>
       </c>
       <c r="E403" t="s">
         <v>61</v>
       </c>
       <c r="F403" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G403" t="s">
         <v>1656</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657</v>
       </c>
       <c r="H403" t="s">
         <v>397</v>
       </c>
       <c r="I403" t="s">
         <v>170</v>
       </c>
       <c r="J403" t="s">
         <v>555</v>
       </c>
       <c r="K403" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
       <c r="L403" t="s">
         <v>328</v>
       </c>
       <c r="M403">
         <v>33900</v>
       </c>
       <c r="N403">
         <v>23064</v>
       </c>
       <c r="O403" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
         <v>418</v>
       </c>
       <c r="B404" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="C404" t="s">
         <v>16</v>
       </c>
       <c r="D404" t="s">
         <v>55</v>
       </c>
       <c r="E404" t="s">
         <v>18</v>
       </c>
       <c r="F404" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G404" t="s">
         <v>1660</v>
-      </c>
-[...1 lines deleted...]
-        <v>1661</v>
       </c>
       <c r="H404" t="s">
         <v>21</v>
       </c>
       <c r="I404" t="s">
         <v>22</v>
       </c>
       <c r="J404" t="s">
         <v>23</v>
       </c>
       <c r="K404" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="L404" t="s">
         <v>25</v>
       </c>
       <c r="M404">
         <v>6763</v>
       </c>
       <c r="N404">
         <v>5000</v>
       </c>
       <c r="O404" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
         <v>419</v>
       </c>
       <c r="B405" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="C405" t="s">
         <v>16</v>
       </c>
       <c r="D405" t="s">
         <v>281</v>
       </c>
       <c r="E405" t="s">
         <v>41</v>
       </c>
       <c r="F405" t="s">
+        <v>1663</v>
+      </c>
+      <c r="G405" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
       <c r="H405" t="s">
         <v>51</v>
       </c>
       <c r="I405" t="s">
         <v>22</v>
       </c>
       <c r="J405" t="s">
         <v>23</v>
       </c>
       <c r="K405" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="L405" t="s">
         <v>25</v>
       </c>
       <c r="M405">
         <v>4724</v>
       </c>
       <c r="N405">
         <v>8491</v>
       </c>
       <c r="O405" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
         <v>420</v>
       </c>
       <c r="B406" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
       <c r="C406" t="s">
         <v>16</v>
       </c>
       <c r="D406" t="s">
         <v>199</v>
       </c>
       <c r="E406" t="s">
         <v>18</v>
       </c>
       <c r="F406" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G406" t="s">
         <v>1668</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669</v>
       </c>
       <c r="H406" t="s">
         <v>21</v>
       </c>
       <c r="I406" t="s">
         <v>37</v>
       </c>
       <c r="J406" t="s">
         <v>23</v>
       </c>
       <c r="K406" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
       <c r="L406" t="s">
         <v>25</v>
       </c>
       <c r="M406">
         <v>3386</v>
       </c>
       <c r="N406">
         <v>1636</v>
       </c>
       <c r="O406" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
         <v>421</v>
       </c>
       <c r="B407" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
       <c r="C407" t="s">
         <v>16</v>
       </c>
       <c r="D407" t="s">
         <v>60</v>
       </c>
       <c r="E407" t="s">
         <v>61</v>
       </c>
       <c r="F407" t="s">
+        <v>1671</v>
+      </c>
+      <c r="G407" t="s">
         <v>1672</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673</v>
       </c>
       <c r="H407" t="s">
         <v>51</v>
       </c>
       <c r="I407" t="s">
         <v>52</v>
       </c>
       <c r="J407" t="s">
         <v>23</v>
       </c>
       <c r="K407" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
       <c r="L407" t="s">
         <v>25</v>
       </c>
       <c r="M407">
         <v>15347</v>
       </c>
       <c r="N407">
         <v>29338</v>
       </c>
       <c r="O407" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
         <v>422</v>
       </c>
       <c r="B408" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
       <c r="C408" t="s">
         <v>16</v>
       </c>
       <c r="D408" t="s">
         <v>60</v>
       </c>
       <c r="E408" t="s">
         <v>61</v>
       </c>
       <c r="F408" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G408" t="s">
         <v>1676</v>
-      </c>
-[...1 lines deleted...]
-        <v>1677</v>
       </c>
       <c r="H408" t="s">
         <v>51</v>
       </c>
       <c r="I408" t="s">
         <v>22</v>
       </c>
       <c r="J408" t="s">
         <v>147</v>
       </c>
       <c r="K408" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
       <c r="L408" t="s">
         <v>25</v>
       </c>
       <c r="M408">
         <v>3515</v>
       </c>
       <c r="N408">
         <v>1500</v>
       </c>
       <c r="O408" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
         <v>423</v>
       </c>
       <c r="B409" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
       <c r="C409" t="s">
         <v>16</v>
       </c>
       <c r="D409" t="s">
         <v>181</v>
       </c>
       <c r="E409" t="s">
         <v>18</v>
       </c>
       <c r="F409" t="s">
+        <v>1679</v>
+      </c>
+      <c r="G409" t="s">
         <v>1680</v>
-      </c>
-[...1 lines deleted...]
-        <v>1681</v>
       </c>
       <c r="H409" t="s">
         <v>51</v>
       </c>
       <c r="I409" t="s">
         <v>22</v>
       </c>
       <c r="J409" t="s">
         <v>23</v>
       </c>
       <c r="K409" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
       <c r="L409" t="s">
         <v>25</v>
       </c>
       <c r="M409">
         <v>5913</v>
       </c>
       <c r="N409">
         <v>4474</v>
       </c>
       <c r="O409" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
         <v>424</v>
       </c>
       <c r="B410" t="s">
-        <v>1683</v>
+        <v>1682</v>
       </c>
       <c r="C410" t="s">
         <v>16</v>
       </c>
       <c r="D410" t="s">
         <v>28</v>
       </c>
       <c r="E410" t="s">
         <v>18</v>
       </c>
       <c r="F410" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G410" t="s">
         <v>1684</v>
-      </c>
-[...1 lines deleted...]
-        <v>1685</v>
       </c>
       <c r="H410" t="s">
         <v>44</v>
       </c>
       <c r="I410" t="s">
         <v>52</v>
       </c>
       <c r="J410" t="s">
         <v>23</v>
       </c>
       <c r="K410" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="L410" t="s">
         <v>46</v>
       </c>
       <c r="M410">
         <v>68400</v>
       </c>
       <c r="N410">
         <v>71438</v>
       </c>
       <c r="O410" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
         <v>425</v>
       </c>
       <c r="B411" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
       <c r="C411" t="s">
         <v>16</v>
       </c>
       <c r="D411" t="s">
         <v>17</v>
       </c>
       <c r="E411" t="s">
         <v>18</v>
       </c>
       <c r="F411" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G411" t="s">
         <v>1688</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="H411" t="s">
         <v>51</v>
       </c>
       <c r="I411" t="s">
         <v>22</v>
       </c>
       <c r="J411" t="s">
         <v>23</v>
       </c>
       <c r="K411" t="s">
-        <v>1690</v>
+        <v>1689</v>
       </c>
       <c r="L411" t="s">
         <v>25</v>
       </c>
       <c r="M411">
         <v>2522</v>
       </c>
       <c r="N411">
         <v>7446</v>
       </c>
       <c r="O411" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
         <v>426</v>
       </c>
       <c r="B412" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
       <c r="C412" t="s">
         <v>16</v>
       </c>
       <c r="D412" t="s">
         <v>55</v>
       </c>
       <c r="E412" t="s">
         <v>18</v>
       </c>
       <c r="F412" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G412" t="s">
         <v>1692</v>
-      </c>
-[...1 lines deleted...]
-        <v>1693</v>
       </c>
       <c r="H412" t="s">
         <v>21</v>
       </c>
       <c r="I412" t="s">
         <v>22</v>
       </c>
       <c r="J412" t="s">
         <v>147</v>
       </c>
       <c r="K412" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
       <c r="L412" t="s">
         <v>25</v>
       </c>
       <c r="M412">
         <v>266</v>
       </c>
       <c r="N412">
         <v>669</v>
       </c>
       <c r="O412" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
         <v>427</v>
       </c>
       <c r="B413" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="C413" t="s">
         <v>16</v>
       </c>
       <c r="D413" t="s">
         <v>79</v>
       </c>
       <c r="E413" t="s">
         <v>41</v>
       </c>
       <c r="F413" t="s">
+        <v>1695</v>
+      </c>
+      <c r="G413" t="s">
         <v>1696</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697</v>
       </c>
       <c r="H413" t="s">
         <v>21</v>
       </c>
       <c r="I413" t="s">
         <v>22</v>
       </c>
       <c r="J413" t="s">
         <v>23</v>
       </c>
       <c r="K413" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
       <c r="L413" t="s">
         <v>25</v>
       </c>
       <c r="M413">
         <v>2500</v>
       </c>
       <c r="N413">
         <v>1139</v>
       </c>
       <c r="O413" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
         <v>428</v>
       </c>
       <c r="B414" t="s">
         <v>345</v>
       </c>
       <c r="C414" t="s">
         <v>16</v>
       </c>
       <c r="D414" t="s">
         <v>217</v>
       </c>
       <c r="E414" t="s">
         <v>34</v>
       </c>
       <c r="F414" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G414" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="H414" t="s">
         <v>64</v>
       </c>
       <c r="I414" t="s">
         <v>37</v>
       </c>
       <c r="J414" t="s">
         <v>23</v>
       </c>
       <c r="K414" t="s">
-        <v>1701</v>
+        <v>1700</v>
       </c>
       <c r="L414" t="s">
         <v>25</v>
       </c>
       <c r="M414">
         <v>2601</v>
       </c>
       <c r="N414">
         <v>2659</v>
       </c>
       <c r="O414" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
         <v>429</v>
       </c>
       <c r="B415" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="C415" t="s">
         <v>16</v>
       </c>
       <c r="D415" t="s">
         <v>114</v>
       </c>
       <c r="E415" t="s">
         <v>41</v>
       </c>
       <c r="F415" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G415" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
       <c r="H415" t="s">
         <v>21</v>
       </c>
       <c r="I415" t="s">
         <v>22</v>
       </c>
       <c r="J415" t="s">
         <v>23</v>
       </c>
       <c r="K415" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
       <c r="L415" t="s">
         <v>25</v>
       </c>
       <c r="M415">
         <v>2465</v>
       </c>
       <c r="N415">
         <v>2195</v>
       </c>
       <c r="O415" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
         <v>430</v>
       </c>
       <c r="B416" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="C416" t="s">
         <v>16</v>
       </c>
       <c r="D416" t="s">
         <v>226</v>
       </c>
       <c r="E416" t="s">
         <v>85</v>
       </c>
       <c r="F416" t="s">
+        <v>1706</v>
+      </c>
+      <c r="G416" t="s">
         <v>1707</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708</v>
       </c>
       <c r="H416" t="s">
         <v>88</v>
       </c>
       <c r="I416" t="s">
         <v>22</v>
       </c>
       <c r="J416" t="s">
         <v>23</v>
       </c>
       <c r="K416" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="L416" t="s">
         <v>25</v>
       </c>
       <c r="M416">
         <v>18000</v>
       </c>
       <c r="N416">
         <v>5416</v>
       </c>
       <c r="O416" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
         <v>431</v>
       </c>
       <c r="B417" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
       <c r="C417" t="s">
         <v>16</v>
       </c>
       <c r="D417" t="s">
         <v>226</v>
       </c>
       <c r="E417" t="s">
         <v>85</v>
       </c>
       <c r="F417" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G417" t="s">
         <v>1711</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712</v>
       </c>
       <c r="H417" t="s">
         <v>51</v>
       </c>
       <c r="I417" t="s">
         <v>52</v>
       </c>
       <c r="J417" t="s">
         <v>23</v>
       </c>
       <c r="K417" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
       <c r="L417" t="s">
         <v>25</v>
       </c>
       <c r="M417">
         <v>15059</v>
       </c>
       <c r="N417">
         <v>12323</v>
       </c>
       <c r="O417" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
         <v>432</v>
       </c>
       <c r="B418" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
       <c r="C418" t="s">
         <v>16</v>
       </c>
       <c r="D418" t="s">
         <v>17</v>
       </c>
       <c r="E418" t="s">
         <v>18</v>
       </c>
       <c r="F418" t="s">
+        <v>1714</v>
+      </c>
+      <c r="G418" t="s">
         <v>1715</v>
-      </c>
-[...1 lines deleted...]
-        <v>1716</v>
       </c>
       <c r="H418" t="s">
         <v>153</v>
       </c>
       <c r="I418" t="s">
         <v>37</v>
       </c>
       <c r="J418" t="s">
         <v>23</v>
       </c>
       <c r="K418" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
       <c r="L418" t="s">
         <v>46</v>
       </c>
       <c r="M418">
         <v>2700</v>
       </c>
       <c r="N418">
         <v>1600</v>
       </c>
       <c r="O418" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
         <v>433</v>
       </c>
       <c r="B419" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="C419" t="s">
         <v>16</v>
       </c>
       <c r="D419" t="s">
         <v>17</v>
       </c>
       <c r="E419" t="s">
         <v>18</v>
       </c>
       <c r="F419" t="s">
+        <v>1718</v>
+      </c>
+      <c r="G419" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
       <c r="H419" t="s">
         <v>21</v>
       </c>
       <c r="I419" t="s">
         <v>22</v>
       </c>
       <c r="J419" t="s">
         <v>147</v>
       </c>
       <c r="K419" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
       <c r="L419" t="s">
         <v>25</v>
       </c>
       <c r="M419">
         <v>1400</v>
       </c>
       <c r="N419">
         <v>1122</v>
       </c>
       <c r="O419" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
         <v>434</v>
       </c>
       <c r="B420" t="s">
-        <v>1722</v>
+        <v>1721</v>
       </c>
       <c r="C420" t="s">
         <v>16</v>
       </c>
       <c r="D420" t="s">
         <v>28</v>
       </c>
       <c r="E420" t="s">
         <v>18</v>
       </c>
       <c r="F420" t="s">
+        <v>1722</v>
+      </c>
+      <c r="G420" t="s">
         <v>1723</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
       <c r="H420" t="s">
         <v>64</v>
       </c>
       <c r="I420" t="s">
         <v>22</v>
       </c>
       <c r="J420" t="s">
         <v>23</v>
       </c>
       <c r="K420" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
       <c r="L420" t="s">
         <v>25</v>
       </c>
       <c r="M420">
         <v>23</v>
       </c>
       <c r="N420">
         <v>6569</v>
       </c>
       <c r="O420" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
         <v>435</v>
       </c>
       <c r="B421" t="s">
-        <v>1726</v>
+        <v>1725</v>
       </c>
       <c r="C421" t="s">
         <v>16</v>
       </c>
       <c r="D421" t="s">
         <v>272</v>
       </c>
       <c r="E421" t="s">
         <v>34</v>
       </c>
       <c r="F421" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G421" t="s">
         <v>1727</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728</v>
       </c>
       <c r="H421" t="s">
         <v>51</v>
       </c>
       <c r="I421" t="s">
         <v>22</v>
       </c>
       <c r="J421" t="s">
         <v>147</v>
       </c>
       <c r="K421" t="s">
-        <v>1729</v>
+        <v>1728</v>
       </c>
       <c r="L421" t="s">
         <v>25</v>
       </c>
       <c r="M421">
         <v>2330</v>
       </c>
       <c r="N421">
         <v>1119</v>
       </c>
       <c r="O421" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
         <v>436</v>
       </c>
       <c r="B422" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
       <c r="C422" t="s">
         <v>16</v>
       </c>
       <c r="D422" t="s">
         <v>109</v>
       </c>
       <c r="E422" t="s">
         <v>61</v>
       </c>
       <c r="F422" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G422" t="s">
         <v>1731</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732</v>
       </c>
       <c r="H422" t="s">
         <v>44</v>
       </c>
       <c r="I422" t="s">
         <v>37</v>
       </c>
       <c r="J422" t="s">
         <v>23</v>
       </c>
       <c r="K422" t="s">
-        <v>1733</v>
+        <v>1732</v>
       </c>
       <c r="L422" t="s">
         <v>46</v>
       </c>
       <c r="M422">
         <v>14181</v>
       </c>
       <c r="N422">
         <v>4140</v>
       </c>
       <c r="O422" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
         <v>439</v>
       </c>
       <c r="B423" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="C423" t="s">
         <v>16</v>
       </c>
       <c r="D423" t="s">
         <v>48</v>
       </c>
       <c r="E423" t="s">
         <v>41</v>
       </c>
       <c r="F423" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G423" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736</v>
       </c>
       <c r="H423" t="s">
         <v>51</v>
       </c>
       <c r="I423" t="s">
         <v>22</v>
       </c>
       <c r="J423" t="s">
         <v>23</v>
       </c>
       <c r="K423" t="s">
-        <v>1737</v>
+        <v>1736</v>
       </c>
       <c r="L423" t="s">
         <v>25</v>
       </c>
       <c r="M423">
         <v>2080</v>
       </c>
       <c r="N423">
         <v>4874</v>
       </c>
       <c r="O423" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
         <v>440</v>
       </c>
       <c r="B424" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
       <c r="C424" t="s">
         <v>16</v>
       </c>
       <c r="D424" t="s">
         <v>60</v>
       </c>
       <c r="E424" t="s">
         <v>61</v>
       </c>
       <c r="F424" t="s">
+        <v>1739</v>
+      </c>
+      <c r="G424" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
       <c r="H424" t="s">
         <v>21</v>
       </c>
       <c r="I424" t="s">
         <v>52</v>
       </c>
       <c r="J424" t="s">
         <v>147</v>
       </c>
       <c r="K424" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
       <c r="L424" t="s">
         <v>25</v>
       </c>
       <c r="M424">
         <v>4715</v>
       </c>
       <c r="N424">
         <v>17087</v>
       </c>
       <c r="O424" t="s">
-        <v>1743</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
         <v>441</v>
       </c>
       <c r="B425" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
       <c r="C425" t="s">
         <v>16</v>
       </c>
       <c r="D425" t="s">
         <v>17</v>
       </c>
       <c r="E425" t="s">
         <v>18</v>
       </c>
       <c r="F425" t="s">
+        <v>1744</v>
+      </c>
+      <c r="G425" t="s">
         <v>1745</v>
-      </c>
-[...1 lines deleted...]
-        <v>1746</v>
       </c>
       <c r="H425" t="s">
         <v>21</v>
       </c>
       <c r="I425" t="s">
         <v>22</v>
       </c>
       <c r="J425" t="s">
         <v>23</v>
       </c>
       <c r="K425" t="s">
-        <v>1747</v>
+        <v>1746</v>
       </c>
       <c r="L425" t="s">
         <v>25</v>
       </c>
       <c r="M425">
         <v>2320</v>
       </c>
       <c r="N425">
         <v>6701</v>
       </c>
       <c r="O425" t="s">
-        <v>1748</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
         <v>442</v>
       </c>
       <c r="B426" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
       <c r="C426" t="s">
         <v>16</v>
       </c>
       <c r="D426" t="s">
         <v>17</v>
       </c>
       <c r="E426" t="s">
         <v>18</v>
       </c>
       <c r="F426" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G426" t="s">
         <v>1750</v>
-      </c>
-[...1 lines deleted...]
-        <v>1751</v>
       </c>
       <c r="H426" t="s">
         <v>210</v>
       </c>
       <c r="I426" t="s">
         <v>37</v>
       </c>
       <c r="J426" t="s">
         <v>23</v>
       </c>
       <c r="K426" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
       <c r="L426" t="s">
         <v>25</v>
       </c>
       <c r="M426">
         <v>2143</v>
       </c>
       <c r="N426">
         <v>896</v>
       </c>
       <c r="O426" t="s">
-        <v>1753</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
         <v>443</v>
       </c>
       <c r="B427" t="s">
-        <v>1754</v>
+        <v>1753</v>
       </c>
       <c r="C427" t="s">
         <v>16</v>
       </c>
       <c r="D427" t="s">
         <v>60</v>
       </c>
       <c r="E427" t="s">
         <v>61</v>
       </c>
       <c r="F427" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G427" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
       <c r="H427" t="s">
         <v>21</v>
       </c>
       <c r="I427" t="s">
         <v>22</v>
       </c>
       <c r="J427" t="s">
         <v>23</v>
       </c>
       <c r="K427" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
       <c r="L427" t="s">
         <v>25</v>
       </c>
       <c r="M427">
         <v>11553</v>
       </c>
       <c r="N427">
         <v>17258</v>
       </c>
       <c r="O427" t="s">
-        <v>1758</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
         <v>444</v>
       </c>
       <c r="B428" t="s">
-        <v>1759</v>
+        <v>1758</v>
       </c>
       <c r="C428" t="s">
         <v>16</v>
       </c>
       <c r="D428" t="s">
         <v>181</v>
       </c>
       <c r="E428" t="s">
         <v>18</v>
       </c>
       <c r="F428" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G428" t="s">
         <v>1760</v>
-      </c>
-[...1 lines deleted...]
-        <v>1761</v>
       </c>
       <c r="H428" t="s">
         <v>21</v>
       </c>
       <c r="I428" t="s">
         <v>22</v>
       </c>
       <c r="J428" t="s">
         <v>23</v>
       </c>
       <c r="K428" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
       <c r="L428" t="s">
         <v>25</v>
       </c>
       <c r="M428">
         <v>20262</v>
       </c>
       <c r="N428">
         <v>6861</v>
       </c>
       <c r="O428" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
         <v>445</v>
       </c>
       <c r="B429" t="s">
-        <v>1764</v>
+        <v>1763</v>
       </c>
       <c r="C429" t="s">
         <v>16</v>
       </c>
       <c r="D429" t="s">
         <v>17</v>
       </c>
       <c r="E429" t="s">
         <v>18</v>
       </c>
       <c r="F429" t="s">
+        <v>1764</v>
+      </c>
+      <c r="G429" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766</v>
       </c>
       <c r="H429" t="s">
         <v>51</v>
       </c>
       <c r="I429" t="s">
         <v>52</v>
       </c>
       <c r="J429" t="s">
         <v>23</v>
       </c>
       <c r="K429" t="s">
-        <v>1767</v>
+        <v>1766</v>
       </c>
       <c r="L429" t="s">
         <v>25</v>
       </c>
       <c r="M429">
         <v>11349</v>
       </c>
       <c r="N429">
         <v>23882</v>
       </c>
       <c r="O429" t="s">
-        <v>1768</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
         <v>446</v>
       </c>
       <c r="B430" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="C430" t="s">
         <v>16</v>
       </c>
       <c r="D430" t="s">
         <v>114</v>
       </c>
       <c r="E430" t="s">
         <v>41</v>
       </c>
       <c r="F430" t="s">
+        <v>1769</v>
+      </c>
+      <c r="G430" t="s">
         <v>1770</v>
-      </c>
-[...1 lines deleted...]
-        <v>1771</v>
       </c>
       <c r="H430" t="s">
         <v>51</v>
       </c>
       <c r="I430" t="s">
         <v>22</v>
       </c>
       <c r="J430" t="s">
         <v>23</v>
       </c>
       <c r="K430" t="s">
-        <v>1772</v>
+        <v>1771</v>
       </c>
       <c r="L430" t="s">
         <v>25</v>
       </c>
       <c r="M430">
         <v>4084</v>
       </c>
       <c r="N430">
         <v>3907</v>
       </c>
       <c r="O430" t="s">
-        <v>1773</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
         <v>447</v>
       </c>
       <c r="B431" t="s">
-        <v>1774</v>
+        <v>1773</v>
       </c>
       <c r="C431" t="s">
         <v>16</v>
       </c>
       <c r="D431" t="s">
         <v>17</v>
       </c>
       <c r="E431" t="s">
         <v>18</v>
       </c>
       <c r="F431" t="s">
+        <v>1774</v>
+      </c>
+      <c r="G431" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
       <c r="H431" t="s">
         <v>51</v>
       </c>
       <c r="I431" t="s">
         <v>22</v>
       </c>
       <c r="J431" t="s">
         <v>23</v>
       </c>
       <c r="K431" t="s">
-        <v>1777</v>
+        <v>1776</v>
       </c>
       <c r="L431" t="s">
         <v>25</v>
       </c>
       <c r="M431">
         <v>2137</v>
       </c>
       <c r="N431">
         <v>1726</v>
       </c>
       <c r="O431" t="s">
-        <v>1778</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
         <v>448</v>
       </c>
       <c r="B432" t="s">
-        <v>1779</v>
+        <v>1778</v>
       </c>
       <c r="C432" t="s">
         <v>16</v>
       </c>
       <c r="D432" t="s">
         <v>199</v>
       </c>
       <c r="E432" t="s">
         <v>18</v>
       </c>
       <c r="F432" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G432" t="s">
         <v>1780</v>
-      </c>
-[...1 lines deleted...]
-        <v>1781</v>
       </c>
       <c r="H432" t="s">
         <v>21</v>
       </c>
       <c r="I432" t="s">
         <v>22</v>
       </c>
       <c r="J432" t="s">
         <v>23</v>
       </c>
       <c r="K432" t="s">
-        <v>1782</v>
+        <v>1781</v>
       </c>
       <c r="L432" t="s">
         <v>25</v>
       </c>
       <c r="M432">
         <v>28185</v>
       </c>
       <c r="N432">
         <v>3000</v>
       </c>
       <c r="O432" t="s">
-        <v>1783</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
         <v>449</v>
       </c>
       <c r="B433" t="s">
-        <v>1784</v>
+        <v>1783</v>
       </c>
       <c r="C433" t="s">
         <v>16</v>
       </c>
       <c r="D433" t="s">
         <v>40</v>
       </c>
       <c r="E433" t="s">
         <v>41</v>
       </c>
       <c r="F433" t="s">
-        <v>1785</v>
+        <v>1784</v>
       </c>
       <c r="G433">
         <v>265344477</v>
       </c>
       <c r="H433" t="s">
         <v>51</v>
       </c>
       <c r="I433" t="s">
         <v>22</v>
       </c>
       <c r="J433" t="s">
         <v>23</v>
       </c>
       <c r="K433" t="s">
-        <v>1786</v>
+        <v>1785</v>
       </c>
       <c r="L433" t="s">
         <v>25</v>
       </c>
       <c r="M433">
         <v>6374</v>
       </c>
       <c r="N433">
         <v>4252</v>
       </c>
       <c r="O433" t="s">
-        <v>1787</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
         <v>456</v>
       </c>
       <c r="B434" t="s">
-        <v>1788</v>
+        <v>1787</v>
       </c>
       <c r="C434" t="s">
         <v>16</v>
       </c>
       <c r="D434" t="s">
         <v>55</v>
       </c>
       <c r="E434" t="s">
         <v>18</v>
       </c>
       <c r="F434" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G434" t="s">
         <v>1789</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790</v>
       </c>
       <c r="H434" t="s">
         <v>51</v>
       </c>
       <c r="I434" t="s">
         <v>37</v>
       </c>
       <c r="J434" t="s">
         <v>23</v>
       </c>
       <c r="K434" t="s">
-        <v>1791</v>
+        <v>1790</v>
       </c>
       <c r="L434" t="s">
         <v>25</v>
       </c>
       <c r="M434">
         <v>1900</v>
       </c>
       <c r="N434">
         <v>1672</v>
       </c>
       <c r="O434" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
         <v>458</v>
       </c>
       <c r="B435" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
       <c r="C435" t="s">
         <v>16</v>
       </c>
       <c r="D435" t="s">
         <v>55</v>
       </c>
       <c r="E435" t="s">
         <v>18</v>
       </c>
       <c r="F435" t="s">
+        <v>1793</v>
+      </c>
+      <c r="G435" t="s">
         <v>1794</v>
-      </c>
-[...1 lines deleted...]
-        <v>1795</v>
       </c>
       <c r="H435" t="s">
         <v>51</v>
       </c>
       <c r="I435" t="s">
         <v>52</v>
       </c>
       <c r="J435" t="s">
         <v>23</v>
       </c>
       <c r="K435" t="s">
-        <v>1796</v>
+        <v>1795</v>
       </c>
       <c r="L435" t="s">
         <v>25</v>
       </c>
       <c r="M435">
         <v>19245</v>
       </c>
       <c r="N435">
         <v>12182</v>
       </c>
       <c r="O435" t="s">
-        <v>1797</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
         <v>460</v>
       </c>
       <c r="B436" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
       <c r="C436" t="s">
         <v>16</v>
       </c>
       <c r="D436" t="s">
         <v>17</v>
       </c>
       <c r="E436" t="s">
         <v>18</v>
       </c>
       <c r="F436" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G436" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
       <c r="H436" t="s">
         <v>64</v>
       </c>
       <c r="I436" t="s">
         <v>22</v>
       </c>
       <c r="J436" t="s">
         <v>23</v>
       </c>
       <c r="K436" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
       <c r="L436" t="s">
         <v>25</v>
       </c>
       <c r="M436">
         <v>12949</v>
       </c>
       <c r="N436">
         <v>9840</v>
       </c>
       <c r="O436" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
         <v>461</v>
       </c>
       <c r="B437" t="s">
-        <v>1803</v>
+        <v>1802</v>
       </c>
       <c r="C437" t="s">
         <v>16</v>
       </c>
       <c r="D437" t="s">
         <v>60</v>
       </c>
       <c r="E437" t="s">
         <v>61</v>
       </c>
       <c r="F437" t="s">
+        <v>1803</v>
+      </c>
+      <c r="G437" t="s">
         <v>1804</v>
-      </c>
-[...1 lines deleted...]
-        <v>1805</v>
       </c>
       <c r="H437" t="s">
         <v>88</v>
       </c>
       <c r="I437" t="s">
         <v>22</v>
       </c>
       <c r="J437" t="s">
         <v>23</v>
       </c>
       <c r="K437" t="s">
-        <v>1806</v>
+        <v>1805</v>
       </c>
       <c r="L437" t="s">
         <v>25</v>
       </c>
       <c r="M437">
         <v>7751</v>
       </c>
       <c r="N437">
         <v>12715</v>
       </c>
       <c r="O437" t="s">
-        <v>1807</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
         <v>462</v>
       </c>
       <c r="B438" t="s">
-        <v>1808</v>
+        <v>1807</v>
       </c>
       <c r="C438" t="s">
         <v>16</v>
       </c>
       <c r="D438" t="s">
         <v>17</v>
       </c>
       <c r="E438" t="s">
         <v>18</v>
       </c>
       <c r="F438" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G438" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
       <c r="H438" t="s">
         <v>44</v>
       </c>
       <c r="I438" t="s">
         <v>37</v>
       </c>
       <c r="J438" t="s">
         <v>23</v>
       </c>
       <c r="K438" t="s">
-        <v>1811</v>
+        <v>1810</v>
       </c>
       <c r="L438" t="s">
         <v>46</v>
       </c>
       <c r="M438">
         <v>8390</v>
       </c>
       <c r="N438">
         <v>3958</v>
       </c>
       <c r="O438" t="s">
-        <v>1812</v>
+        <v>1811</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">